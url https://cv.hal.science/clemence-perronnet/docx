--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémence Perronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « La culture scientifique des enfants en milieux populaires : étude de cas sur la construction sociale du goût, des pratiques et des représentations des sciences. » (2018). Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/s118816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches relèvent de la sociologie de la culture, de l’éducation, des sciences et du genre. Elles questionnent principalement trois champs :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse des liens entre structures sociales et activités culturelles (production, consommation et réception des biens), avec une focalisation sur les effets du genre ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la construction sociale du (dé)goût, des pratiques et des (dés)engagements vis-à-vis des sciences ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les inégalités scolaires et les effets des politiques éducatives à l’échelle locale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sciences : généalogie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.71-100. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Avenues to Investigate Childhood from the Perspective of the Sociology of Culture A Conversation between Christine Détrez and Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-bja10004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTubeur, un métier de lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences, c'est loin d'être neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neon, magazine ouvert sur le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profitent les sciences ? Éducation scientifique et reproduction des inégalités en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enfances à l’école, 29, pp.137-153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.029.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les sciences, c’est (pas) pour moi” : genre, culture scientifique et construction de représentations différenciées des sciences chez les enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et Culture, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cultures ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et lecture, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Viviane Albenga, S’émanciper par la lecture. Genre, classe et usages sociaux des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toutes et tous égaux devant la science » ? Évaluer les effets d'un projet sur l'égalité filles - garçons en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’entrepreneuriat et les jeunes, 75, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des garçons : loisirs et construction de l’identité genrée à travers les sociabilités familiales et amicales masculines en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles d’un dispositif d’éducation à l’égalité en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, À l'école des dispositifs 190, pp.60--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes dans les médias scientifiques ? État des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes scientifiques à la Une ! Comment améliorer la représentation des femmes scientifiques dans les médias ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et Médias, BNF, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et pratiques des adolescents issus des « territoires populaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Jeunesse, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans & les YouTubers de sciences : première restitution d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans &amp; les YouTubers de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On se lève et on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de Femmes de Justice « La voix des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Femmes de Justice, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux sciences en question : le poids des inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Un rêve pour les filles et les garçons : la science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parité Science et Femmes &amp; Sciences, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifique, pourquoi pas toi ? Sociogenèse des identifications et aspirations scientifiques pendant l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, un nom féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La science, un métier de femmes #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Astrophysique de Lyon (CRAL); Labex Études avancées sur la complexité du langage (ASLAN); Femmes et Sciences; Interactions, Corpus, Apprentissages, Représentations (ICAR), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « compétences artistique » à la « compétence scientifique ». Réflexions sur les catégorisations des pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et questions de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des sciences pour et avec les groupes marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association TRACES et ESTIM-Ecole, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques pour toutes et tous ! Oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'ÉlectroLab Hackerspae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de l'égalité de la ville de Nanterre, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques à l'école primaire : le genre influence-t-il les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des enfants chercheurs.. à l'école des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Associations de Maîtres E, Oct 2019, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des Jeunes Mathématiciennes et Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Femmes et maths, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’égalité filles-garçons en sciences : les apports d’une recherche sociologique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité garçons–filles : éclairage de la recherche appliquée de la maternelle à l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord de France, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs des sciences : analyse des pouvoirs supposés et effectifs de la culture scientifique sur l'ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “Les femmes sont-elles encore maltraitées dans les médias ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super Demain, festival du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe et genre de la culture : production, médiation, consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, classe, « race » et sciences : analyse intersectionelle de la construction de rapports aux sciences différenciés chez des élèves de CM1-5e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intersectionnalité dans les recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Parie-Est Créteil, ESPE Créteil, May 2017, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers, Researchers and Science Mediators: Analysis of a Partnership in Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Social Justice: a Research Report on a “Science and Equality” Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au « Grand Procès des Sciences » et à la table ronde « Quels apprentissages (alternatifs) des sciences ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Masses Critiques, ExpoSciences Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRASTI; MILSET, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles : un projet éducatif “sciences et égalité” sous le regard des élèves, des familles, des acteurs éducatifs et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les nouvelles problématiques éducatives dans une perspective internationale - Recherche en éducation et recomposition des espaces scolaires et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil - OUIEP, Nov 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queering Education: A Blind Spot in French Educational Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium “Leading Schools into Embracing LGBTQ Reality in Curriculum and Practice”, European Conference for Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes mathématicien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association femmes &amp; mathématiques, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être une Femme - un Homme : Nature ou Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre : Différences ou inégalités ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'études de l'association des Professeurs de Sciences Médico Sociales, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité filles-garçons : le poids des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Sciences et petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rotonde, centre de culture scientifique, technique et industrielle, Jan 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et sciences : le point de vue d'une sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences et Médias « Comment parler de sciences aux jeunes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail de recherche sur le genre dans la culture scientifique : enjeux, méthodes, problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention en compagnie de Christine Détrez et Claire Piluso dans le cadre du séminaire d'équipe de l'équipe « Politiques de la Connaissance » du centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une enquête en cours : quel rôle joue un dispositif « anti-stéréotypes » dans les représentations de la science des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Science Is (not) My Thing”: the Construction of Differentiated Relationships to Science Amongst Working-class Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8èmes rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée : « Genre et jeunesses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la journée : comment enquêter sur la lutte contre les stéréotypes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et science : la culture scientifique, une culture au masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science et Quinzaine égalité femmes hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, médiathèque de Lyon Bachut, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot de rue et promenades au parc : penser la place du quartier dans les cultures enfantines en milieux populaires urbains - des inégalités filles/garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Cultures urbaines », colloque commun ENS de Lyon – Université Goethe de Francfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon – Université Goethe de Francfort, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe. Les images de la science et leur rôle dans l’élaboration des représentations enfantines en milieux populaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique de l'AECSE : Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation (AECSE) ; Centre d'études et de recherches sur les emplois et professionnalisations (CEREP), Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants en milieux populaires : adaptations, négociations et émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La considération des enquêtés » – 5ème journée d’étude des doctorant(e)s du CERLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS, Centre de Recherche sur les liens sociaux, pôle lien social et culturalisation, Dec 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques et représentations de la science chez les enfants en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral de l’équipe « Dispositions, pouvoirs, cultures, socialisations », dirigée par Bernard Lahire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bosse des maths n'existe pas. Rétablir l'égalité des chances dans les matières scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782746755734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques : comprendre les inégalités pour une école plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élève pensant est un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.125-145, 2021, 978-2-7256-4064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Feminism, intersectionality, and decolonization theories &amp;quot;The price we have to be willing to pay is ourselves&amp;quot;: discussing illusions of inclusion in science centers and museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadra Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronwyn Bevan; Bahia Ramos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorising Equity in the Museum: Integrating Perspectives from Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367422868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant·es, les médiateur·trices et la sociologue : mise en place et gestion collaborative d’une action éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation 2016. La recherche en éducation : des enjeux partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Réseau des INSPÉ, pp.63-71, 2020, 978-2-9571319-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Littéraires” ou “scientifiques” ? Les élèves face à la division sociale des savoirs et aux inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Algrain et Valérie Lootvoet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, égalité, scolarité. Quand l'école se donne un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02745986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS-Ministère de la Culture-Département des études, de la prospective et des statistiques; Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-138, 2018, 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre est-il un cache-race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre. Croisement des disciplines, intersections des rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Julien Bertrand, Martine Court, Christine Menesson, Vinciane Zabban (dir.), « Socialisations masculines, de l’enfance à l’âge adulte », Terrains & Travaux, n° 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Joanie Cayouette-Remblière, L'école qui classe. 530 élèves du primaire au bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christiane Connan-Pintado, Gilles Béhotéguy, Être une fille, un garçon dans la littérature pour la jeunesse. France 1945-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Hazel R.Wright, The Child in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Geneviève Fraisse, Les excès du genre. Concept, image, nudité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths : obstacles ou leviers pour l'égalité des sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02606217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique sur YouTube : qu'en font les ados ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Lecture Jeunesse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics exclus : outils de la recherche pour des institutions plus inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École de la Médiation. 2022, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales et leurs actions auprès des collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les youtubers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04746140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans et les YouTubers scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia de Leusse-Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lecture Jeunesse; Ipsos. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement du travail personnel des élèves en temps périscolaire : un révélateur des enjeux de la réforme des rythmes éducatifs. Enquête « rythmes éducatifs » pour la commune de Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] École Normale Supérieure de Lyon; Institut Français de l'Éducation, École Normale Supérieure. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numook : lire et écrire les sciences. Lecture et pratiques culturelles scientifiques chez les adolescent·es participant à des projets Numook liés aux sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l'association Lecture Jeunesse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémence Perronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « La culture scientifique des enfants en milieux populaires : étude de cas sur la construction sociale du goût, des pratiques et des représentations des sciences. » (2018). Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/s118816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches relèvent de la sociologie de la culture, de l’éducation, des sciences et du genre. Elles questionnent principalement trois champs :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse des liens entre structures sociales et activités culturelles (production, consommation et réception des biens), avec une focalisation sur les effets du genre ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la construction sociale du (dé)goût, des pratiques et des (dés)engagements vis-à-vis des sciences ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les inégalités scolaires et les effets des politiques éducatives à l’échelle locale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sciences : généalogie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.71-100. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences, c'est loin d'être neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neon, magazine ouvert sur le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Avenues to Investigate Childhood from the Perspective of the Sociology of Culture A Conversation between Christine Détrez and Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-bja10004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTubeur, un métier de lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profitent les sciences ? Éducation scientifique et reproduction des inégalités en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enfances à l’école, 29, pp.137-153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.029.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Viviane Albenga, S’émanciper par la lecture. Genre, classe et usages sociaux des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cultures ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et lecture, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les sciences, c’est (pas) pour moi” : genre, culture scientifique et construction de représentations différenciées des sciences chez les enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et Culture, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles d’un dispositif d’éducation à l’égalité en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, À l'école des dispositifs 190, pp.60--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toutes et tous égaux devant la science » ? Évaluer les effets d'un projet sur l'égalité filles - garçons en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’entrepreneuriat et les jeunes, 75, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des garçons : loisirs et construction de l’identité genrée à travers les sociabilités familiales et amicales masculines en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes dans les médias scientifiques ? État des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes scientifiques à la Une ! Comment améliorer la représentation des femmes scientifiques dans les médias ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et Médias, BNF, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et pratiques des adolescents issus des « territoires populaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Jeunesse, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans & les YouTubers de sciences : première restitution d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans &amp; les YouTubers de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On se lève et on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de Femmes de Justice « La voix des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Femmes de Justice, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifique, pourquoi pas toi ? Sociogenèse des identifications et aspirations scientifiques pendant l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, un nom féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La science, un métier de femmes #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Astrophysique de Lyon (CRAL); Labex Études avancées sur la complexité du langage (ASLAN); Femmes et Sciences; Interactions, Corpus, Apprentissages, Représentations (ICAR), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « compétences artistique » à la « compétence scientifique ». Réflexions sur les catégorisations des pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et questions de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des sciences pour et avec les groupes marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association TRACES et ESTIM-Ecole, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux sciences en question : le poids des inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Un rêve pour les filles et les garçons : la science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parité Science et Femmes &amp; Sciences, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques pour toutes et tous ! Oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'ÉlectroLab Hackerspae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de l'égalité de la ville de Nanterre, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques à l'école primaire : le genre influence-t-il les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des enfants chercheurs.. à l'école des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Associations de Maîtres E, Oct 2019, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des Jeunes Mathématiciennes et Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Femmes et maths, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’égalité filles-garçons en sciences : les apports d’une recherche sociologique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité garçons–filles : éclairage de la recherche appliquée de la maternelle à l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord de France, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Social Justice: a Research Report on a “Science and Equality” Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “Les femmes sont-elles encore maltraitées dans les médias ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super Demain, festival du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs des sciences : analyse des pouvoirs supposés et effectifs de la culture scientifique sur l'ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe et genre de la culture : production, médiation, consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, classe, « race » et sciences : analyse intersectionelle de la construction de rapports aux sciences différenciés chez des élèves de CM1-5e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intersectionnalité dans les recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Parie-Est Créteil, ESPE Créteil, May 2017, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers, Researchers and Science Mediators: Analysis of a Partnership in Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la journée : comment enquêter sur la lutte contre les stéréotypes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être une Femme - un Homme : Nature ou Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre : Différences ou inégalités ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'études de l'association des Professeurs de Sciences Médico Sociales, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes mathématicien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association femmes &amp; mathématiques, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles : un projet éducatif “sciences et égalité” sous le regard des élèves, des familles, des acteurs éducatifs et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les nouvelles problématiques éducatives dans une perspective internationale - Recherche en éducation et recomposition des espaces scolaires et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil - OUIEP, Nov 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queering Education: A Blind Spot in French Educational Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium “Leading Schools into Embracing LGBTQ Reality in Curriculum and Practice”, European Conference for Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au « Grand Procès des Sciences » et à la table ronde « Quels apprentissages (alternatifs) des sciences ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Masses Critiques, ExpoSciences Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRASTI; MILSET, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité filles-garçons : le poids des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Sciences et petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rotonde, centre de culture scientifique, technique et industrielle, Jan 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et sciences : le point de vue d'une sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences et Médias « Comment parler de sciences aux jeunes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail de recherche sur le genre dans la culture scientifique : enjeux, méthodes, problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention en compagnie de Christine Détrez et Claire Piluso dans le cadre du séminaire d'équipe de l'équipe « Politiques de la Connaissance » du centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une enquête en cours : quel rôle joue un dispositif « anti-stéréotypes » dans les représentations de la science des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Science Is (not) My Thing”: the Construction of Differentiated Relationships to Science Amongst Working-class Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8èmes rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée : « Genre et jeunesses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot de rue et promenades au parc : penser la place du quartier dans les cultures enfantines en milieux populaires urbains - des inégalités filles/garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Cultures urbaines », colloque commun ENS de Lyon – Université Goethe de Francfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon – Université Goethe de Francfort, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe. Les images de la science et leur rôle dans l’élaboration des représentations enfantines en milieux populaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique de l'AECSE : Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation (AECSE) ; Centre d'études et de recherches sur les emplois et professionnalisations (CEREP), Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants en milieux populaires : adaptations, négociations et émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La considération des enquêtés » – 5ème journée d’étude des doctorant(e)s du CERLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS, Centre de Recherche sur les liens sociaux, pôle lien social et culturalisation, Dec 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et science : la culture scientifique, une culture au masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science et Quinzaine égalité femmes hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, médiathèque de Lyon Bachut, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques et représentations de la science chez les enfants en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral de l’équipe « Dispositions, pouvoirs, cultures, socialisations », dirigée par Bernard Lahire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bosse des maths n'existe pas. Rétablir l'égalité des chances dans les matières scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782746755734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques : comprendre les inégalités pour une école plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élève pensant est un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.125-145, 2021, 978-2-7256-4064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Feminism, intersectionality, and decolonization theories &amp;quot;The price we have to be willing to pay is ourselves&amp;quot;: discussing illusions of inclusion in science centers and museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadra Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronwyn Bevan; Bahia Ramos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorising Equity in the Museum: Integrating Perspectives from Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367422868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant·es, les médiateur·trices et la sociologue : mise en place et gestion collaborative d’une action éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation 2016. La recherche en éducation : des enjeux partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Réseau des INSPÉ, pp.63-71, 2020, 978-2-9571319-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Littéraires” ou “scientifiques” ? Les élèves face à la division sociale des savoirs et aux inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Algrain et Valérie Lootvoet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, égalité, scolarité. Quand l'école se donne un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02745986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre est-il un cache-race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre. Croisement des disciplines, intersections des rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS-Ministère de la Culture-Département des études, de la prospective et des statistiques; Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-138, 2018, 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Joanie Cayouette-Remblière, L'école qui classe. 530 élèves du primaire au bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Julien Bertrand, Martine Court, Christine Menesson, Vinciane Zabban (dir.), « Socialisations masculines, de l’enfance à l’âge adulte », Terrains & Travaux, n° 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Hazel R.Wright, The Child in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christiane Connan-Pintado, Gilles Béhotéguy, Être une fille, un garçon dans la littérature pour la jeunesse. France 1945-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Geneviève Fraisse, Les excès du genre. Concept, image, nudité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths : obstacles ou leviers pour l'égalité des sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02606217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics exclus : outils de la recherche pour des institutions plus inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École de la Médiation. 2022, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique sur YouTube : qu'en font les ados ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Lecture Jeunesse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales et leurs actions auprès des collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les youtubers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04746140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans et les YouTubers scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia de Leusse-Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lecture Jeunesse; Ipsos. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement du travail personnel des élèves en temps périscolaire : un révélateur des enjeux de la réforme des rythmes éducatifs. Enquête « rythmes éducatifs » pour la commune de Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] École Normale Supérieure de Lyon; Institut Français de l'Éducation, École Normale Supérieure. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numook : lire et écrire les sciences. Lecture et pratiques culturelles scientifiques chez les adolescent·es participant à des projets Numook liés aux sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l'association Lecture Jeunesse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F649F59"/>
+    <w:nsid w:val="BBFC5DB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s118816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-bja10004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222744v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240793v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-bosse-des-maths-nexiste-pas/9782746755734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadra Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitedesfemmes.be/se-documenter/categories/product/223-education-egalite-scolarite-quand-l-ecole-se-donne-un-genre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02606217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Leusse-Le Guillou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaniot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lapointe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959880v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s118816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-bja10004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222744v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240793v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-bosse-des-maths-nexiste-pas/9782746755734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadra Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitedesfemmes.be/se-documenter/categories/product/223-education-egalite-scolarite-quand-l-ecole-se-donne-un-genre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02606217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959880v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Leusse-Le Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaniot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lapointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>