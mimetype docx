--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémence Perronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « La culture scientifique des enfants en milieux populaires : étude de cas sur la construction sociale du goût, des pratiques et des représentations des sciences. » (2018). Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/s118816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches relèvent de la sociologie de la culture, de l’éducation, des sciences et du genre. Elles questionnent principalement trois champs :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse des liens entre structures sociales et activités culturelles (production, consommation et réception des biens), avec une focalisation sur les effets du genre ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la construction sociale du (dé)goût, des pratiques et des (dés)engagements vis-à-vis des sciences ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les inégalités scolaires et les effets des politiques éducatives à l’échelle locale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sciences : généalogie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.71-100. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences, c'est loin d'être neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neon, magazine ouvert sur le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Avenues to Investigate Childhood from the Perspective of the Sociology of Culture A Conversation between Christine Détrez and Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-bja10004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTubeur, un métier de lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profitent les sciences ? Éducation scientifique et reproduction des inégalités en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enfances à l’école, 29, pp.137-153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.029.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Viviane Albenga, S’émanciper par la lecture. Genre, classe et usages sociaux des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cultures ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et lecture, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les sciences, c’est (pas) pour moi” : genre, culture scientifique et construction de représentations différenciées des sciences chez les enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et Culture, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles d’un dispositif d’éducation à l’égalité en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, À l'école des dispositifs 190, pp.60--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toutes et tous égaux devant la science » ? Évaluer les effets d'un projet sur l'égalité filles - garçons en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’entrepreneuriat et les jeunes, 75, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des garçons : loisirs et construction de l’identité genrée à travers les sociabilités familiales et amicales masculines en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes dans les médias scientifiques ? État des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes scientifiques à la Une ! Comment améliorer la représentation des femmes scientifiques dans les médias ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et Médias, BNF, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et pratiques des adolescents issus des « territoires populaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Jeunesse, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans & les YouTubers de sciences : première restitution d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans &amp; les YouTubers de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On se lève et on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de Femmes de Justice « La voix des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Femmes de Justice, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifique, pourquoi pas toi ? Sociogenèse des identifications et aspirations scientifiques pendant l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, un nom féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La science, un métier de femmes #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Astrophysique de Lyon (CRAL); Labex Études avancées sur la complexité du langage (ASLAN); Femmes et Sciences; Interactions, Corpus, Apprentissages, Représentations (ICAR), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « compétences artistique » à la « compétence scientifique ». Réflexions sur les catégorisations des pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et questions de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des sciences pour et avec les groupes marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association TRACES et ESTIM-Ecole, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux sciences en question : le poids des inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Un rêve pour les filles et les garçons : la science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parité Science et Femmes &amp; Sciences, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques pour toutes et tous ! Oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'ÉlectroLab Hackerspae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de l'égalité de la ville de Nanterre, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques à l'école primaire : le genre influence-t-il les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des enfants chercheurs.. à l'école des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Associations de Maîtres E, Oct 2019, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des Jeunes Mathématiciennes et Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Femmes et maths, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’égalité filles-garçons en sciences : les apports d’une recherche sociologique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité garçons–filles : éclairage de la recherche appliquée de la maternelle à l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord de France, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Social Justice: a Research Report on a “Science and Equality” Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “Les femmes sont-elles encore maltraitées dans les médias ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super Demain, festival du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs des sciences : analyse des pouvoirs supposés et effectifs de la culture scientifique sur l'ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe et genre de la culture : production, médiation, consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, classe, « race » et sciences : analyse intersectionelle de la construction de rapports aux sciences différenciés chez des élèves de CM1-5e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intersectionnalité dans les recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Parie-Est Créteil, ESPE Créteil, May 2017, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers, Researchers and Science Mediators: Analysis of a Partnership in Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la journée : comment enquêter sur la lutte contre les stéréotypes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être une Femme - un Homme : Nature ou Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre : Différences ou inégalités ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'études de l'association des Professeurs de Sciences Médico Sociales, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes mathématicien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association femmes &amp; mathématiques, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles : un projet éducatif “sciences et égalité” sous le regard des élèves, des familles, des acteurs éducatifs et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les nouvelles problématiques éducatives dans une perspective internationale - Recherche en éducation et recomposition des espaces scolaires et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil - OUIEP, Nov 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queering Education: A Blind Spot in French Educational Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium “Leading Schools into Embracing LGBTQ Reality in Curriculum and Practice”, European Conference for Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au « Grand Procès des Sciences » et à la table ronde « Quels apprentissages (alternatifs) des sciences ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Masses Critiques, ExpoSciences Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRASTI; MILSET, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité filles-garçons : le poids des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Sciences et petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rotonde, centre de culture scientifique, technique et industrielle, Jan 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et sciences : le point de vue d'une sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences et Médias « Comment parler de sciences aux jeunes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail de recherche sur le genre dans la culture scientifique : enjeux, méthodes, problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention en compagnie de Christine Détrez et Claire Piluso dans le cadre du séminaire d'équipe de l'équipe « Politiques de la Connaissance » du centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une enquête en cours : quel rôle joue un dispositif « anti-stéréotypes » dans les représentations de la science des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Science Is (not) My Thing”: the Construction of Differentiated Relationships to Science Amongst Working-class Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8èmes rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée : « Genre et jeunesses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot de rue et promenades au parc : penser la place du quartier dans les cultures enfantines en milieux populaires urbains - des inégalités filles/garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Cultures urbaines », colloque commun ENS de Lyon – Université Goethe de Francfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon – Université Goethe de Francfort, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe. Les images de la science et leur rôle dans l’élaboration des représentations enfantines en milieux populaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique de l'AECSE : Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation (AECSE) ; Centre d'études et de recherches sur les emplois et professionnalisations (CEREP), Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants en milieux populaires : adaptations, négociations et émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La considération des enquêtés » – 5ème journée d’étude des doctorant(e)s du CERLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS, Centre de Recherche sur les liens sociaux, pôle lien social et culturalisation, Dec 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et science : la culture scientifique, une culture au masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science et Quinzaine égalité femmes hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, médiathèque de Lyon Bachut, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques et représentations de la science chez les enfants en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral de l’équipe « Dispositions, pouvoirs, cultures, socialisations », dirigée par Bernard Lahire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bosse des maths n'existe pas. Rétablir l'égalité des chances dans les matières scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782746755734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques : comprendre les inégalités pour une école plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élève pensant est un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.125-145, 2021, 978-2-7256-4064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Feminism, intersectionality, and decolonization theories &amp;quot;The price we have to be willing to pay is ourselves&amp;quot;: discussing illusions of inclusion in science centers and museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadra Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronwyn Bevan; Bahia Ramos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorising Equity in the Museum: Integrating Perspectives from Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367422868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant·es, les médiateur·trices et la sociologue : mise en place et gestion collaborative d’une action éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation 2016. La recherche en éducation : des enjeux partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Réseau des INSPÉ, pp.63-71, 2020, 978-2-9571319-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Littéraires” ou “scientifiques” ? Les élèves face à la division sociale des savoirs et aux inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Algrain et Valérie Lootvoet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, égalité, scolarité. Quand l'école se donne un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02745986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre est-il un cache-race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre. Croisement des disciplines, intersections des rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS-Ministère de la Culture-Département des études, de la prospective et des statistiques; Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-138, 2018, 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Joanie Cayouette-Remblière, L'école qui classe. 530 élèves du primaire au bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Julien Bertrand, Martine Court, Christine Menesson, Vinciane Zabban (dir.), « Socialisations masculines, de l’enfance à l’âge adulte », Terrains & Travaux, n° 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Hazel R.Wright, The Child in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christiane Connan-Pintado, Gilles Béhotéguy, Être une fille, un garçon dans la littérature pour la jeunesse. France 1945-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Geneviève Fraisse, Les excès du genre. Concept, image, nudité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths : obstacles ou leviers pour l'égalité des sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02606217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics exclus : outils de la recherche pour des institutions plus inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École de la Médiation. 2022, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique sur YouTube : qu'en font les ados ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Lecture Jeunesse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales et leurs actions auprès des collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les youtubers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04746140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans et les YouTubers scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia de Leusse-Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lecture Jeunesse; Ipsos. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement du travail personnel des élèves en temps périscolaire : un révélateur des enjeux de la réforme des rythmes éducatifs. Enquête « rythmes éducatifs » pour la commune de Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] École Normale Supérieure de Lyon; Institut Français de l'Éducation, École Normale Supérieure. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numook : lire et écrire les sciences. Lecture et pratiques culturelles scientifiques chez les adolescent·es participant à des projets Numook liés aux sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l'association Lecture Jeunesse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémence Perronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « La culture scientifique des enfants en milieux populaires : étude de cas sur la construction sociale du goût, des pratiques et des représentations des sciences. » (2018). Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/s118816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches relèvent de la sociologie de la culture, de l’éducation, des sciences et du genre. Elles questionnent principalement trois champs :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse des liens entre structures sociales et activités culturelles (production, consommation et réception des biens), avec une focalisation sur les effets du genre ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la construction sociale du (dé)goût, des pratiques et des (dés)engagements vis-à-vis des sciences ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les inégalités scolaires et les effets des politiques éducatives à l’échelle locale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sciences : généalogie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.71-100. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences, c'est loin d'être neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neon, magazine ouvert sur le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Avenues to Investigate Childhood from the Perspective of the Sociology of Culture A Conversation between Christine Détrez and Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-bja10004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTubeur, un métier de lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profitent les sciences ? Éducation scientifique et reproduction des inégalités en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enfances à l’école, 29, pp.137-153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.029.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Viviane Albenga, S’émanciper par la lecture. Genre, classe et usages sociaux des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cultures ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et lecture, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les sciences, c’est (pas) pour moi” : genre, culture scientifique et construction de représentations différenciées des sciences chez les enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et Culture, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles d’un dispositif d’éducation à l’égalité en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, À l'école des dispositifs 190, pp.60--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toutes et tous égaux devant la science » ? Évaluer les effets d'un projet sur l'égalité filles - garçons en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’entrepreneuriat et les jeunes, 75, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des garçons : loisirs et construction de l’identité genrée à travers les sociabilités familiales et amicales masculines en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes dans les médias scientifiques ? État des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes scientifiques à la Une ! Comment améliorer la représentation des femmes scientifiques dans les médias ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et Médias, BNF, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans & les YouTubers de sciences : première restitution d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans &amp; les YouTubers de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et pratiques des adolescents issus des « territoires populaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Jeunesse, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On se lève et on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de Femmes de Justice « La voix des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Femmes de Justice, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « compétences artistique » à la « compétence scientifique ». Réflexions sur les catégorisations des pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et questions de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des sciences pour et avec les groupes marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association TRACES et ESTIM-Ecole, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifique, pourquoi pas toi ? Sociogenèse des identifications et aspirations scientifiques pendant l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, un nom féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La science, un métier de femmes #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Astrophysique de Lyon (CRAL); Labex Études avancées sur la complexité du langage (ASLAN); Femmes et Sciences; Interactions, Corpus, Apprentissages, Représentations (ICAR), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux sciences en question : le poids des inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Un rêve pour les filles et les garçons : la science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parité Science et Femmes &amp; Sciences, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques pour toutes et tous ! Oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'ÉlectroLab Hackerspae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de l'égalité de la ville de Nanterre, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques à l'école primaire : le genre influence-t-il les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des enfants chercheurs.. à l'école des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Associations de Maîtres E, Oct 2019, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des Jeunes Mathématiciennes et Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Femmes et maths, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’égalité filles-garçons en sciences : les apports d’une recherche sociologique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité garçons–filles : éclairage de la recherche appliquée de la maternelle à l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord de France, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Social Justice: a Research Report on a “Science and Equality” Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe et genre de la culture : production, médiation, consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, classe, « race » et sciences : analyse intersectionelle de la construction de rapports aux sciences différenciés chez des élèves de CM1-5e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intersectionnalité dans les recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Parie-Est Créteil, ESPE Créteil, May 2017, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers, Researchers and Science Mediators: Analysis of a Partnership in Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “Les femmes sont-elles encore maltraitées dans les médias ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super Demain, festival du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs des sciences : analyse des pouvoirs supposés et effectifs de la culture scientifique sur l'ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la journée : comment enquêter sur la lutte contre les stéréotypes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être une Femme - un Homme : Nature ou Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre : Différences ou inégalités ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'études de l'association des Professeurs de Sciences Médico Sociales, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes mathématicien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association femmes &amp; mathématiques, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles : un projet éducatif “sciences et égalité” sous le regard des élèves, des familles, des acteurs éducatifs et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les nouvelles problématiques éducatives dans une perspective internationale - Recherche en éducation et recomposition des espaces scolaires et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil - OUIEP, Nov 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queering Education: A Blind Spot in French Educational Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium “Leading Schools into Embracing LGBTQ Reality in Curriculum and Practice”, European Conference for Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au « Grand Procès des Sciences » et à la table ronde « Quels apprentissages (alternatifs) des sciences ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Masses Critiques, ExpoSciences Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRASTI; MILSET, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité filles-garçons : le poids des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Sciences et petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rotonde, centre de culture scientifique, technique et industrielle, Jan 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail de recherche sur le genre dans la culture scientifique : enjeux, méthodes, problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention en compagnie de Christine Détrez et Claire Piluso dans le cadre du séminaire d'équipe de l'équipe « Politiques de la Connaissance » du centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et sciences : le point de vue d'une sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences et Médias « Comment parler de sciences aux jeunes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Science Is (not) My Thing”: the Construction of Differentiated Relationships to Science Amongst Working-class Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8èmes rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée : « Genre et jeunesses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une enquête en cours : quel rôle joue un dispositif « anti-stéréotypes » dans les représentations de la science des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe. Les images de la science et leur rôle dans l’élaboration des représentations enfantines en milieux populaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique de l'AECSE : Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation (AECSE) ; Centre d'études et de recherches sur les emplois et professionnalisations (CEREP), Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants en milieux populaires : adaptations, négociations et émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La considération des enquêtés » – 5ème journée d’étude des doctorant(e)s du CERLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS, Centre de Recherche sur les liens sociaux, pôle lien social et culturalisation, Dec 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot de rue et promenades au parc : penser la place du quartier dans les cultures enfantines en milieux populaires urbains - des inégalités filles/garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Cultures urbaines », colloque commun ENS de Lyon – Université Goethe de Francfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon – Université Goethe de Francfort, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et science : la culture scientifique, une culture au masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science et Quinzaine égalité femmes hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, médiathèque de Lyon Bachut, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques et représentations de la science chez les enfants en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral de l’équipe « Dispositions, pouvoirs, cultures, socialisations », dirigée par Bernard Lahire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bosse des maths n'existe pas. Rétablir l'égalité des chances dans les matières scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782746755734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques : comprendre les inégalités pour une école plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élève pensant est un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.125-145, 2021, 978-2-7256-4064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Feminism, intersectionality, and decolonization theories &amp;quot;The price we have to be willing to pay is ourselves&amp;quot;: discussing illusions of inclusion in science centers and museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadra Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronwyn Bevan; Bahia Ramos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorising Equity in the Museum: Integrating Perspectives from Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367422868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant·es, les médiateur·trices et la sociologue : mise en place et gestion collaborative d’une action éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation 2016. La recherche en éducation : des enjeux partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Réseau des INSPÉ, pp.63-71, 2020, 978-2-9571319-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Littéraires” ou “scientifiques” ? Les élèves face à la division sociale des savoirs et aux inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Algrain et Valérie Lootvoet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, égalité, scolarité. Quand l'école se donne un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02745986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre est-il un cache-race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre. Croisement des disciplines, intersections des rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS-Ministère de la Culture-Département des études, de la prospective et des statistiques; Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-138, 2018, 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Joanie Cayouette-Remblière, L'école qui classe. 530 élèves du primaire au bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Julien Bertrand, Martine Court, Christine Menesson, Vinciane Zabban (dir.), « Socialisations masculines, de l’enfance à l’âge adulte », Terrains & Travaux, n° 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Hazel R.Wright, The Child in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christiane Connan-Pintado, Gilles Béhotéguy, Être une fille, un garçon dans la littérature pour la jeunesse. France 1945-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Geneviève Fraisse, Les excès du genre. Concept, image, nudité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths : obstacles ou leviers pour l'égalité des sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02606217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics exclus : outils de la recherche pour des institutions plus inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École de la Médiation. 2022, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique sur YouTube : qu'en font les ados ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Lecture Jeunesse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales et leurs actions auprès des collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les youtubers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans et les YouTubers scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia de Leusse-Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lecture Jeunesse; Ipsos. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement du travail personnel des élèves en temps périscolaire : un révélateur des enjeux de la réforme des rythmes éducatifs. Enquête « rythmes éducatifs » pour la commune de Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] École Normale Supérieure de Lyon; Institut Français de l'Éducation, École Normale Supérieure. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numook : lire et écrire les sciences. Lecture et pratiques culturelles scientifiques chez les adolescent·es participant à des projets Numook liés aux sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l'association Lecture Jeunesse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBFC5DB9"/>
+    <w:nsid w:val="F74F4070"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s118816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-bja10004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222744v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240793v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-bosse-des-maths-nexiste-pas/9782746755734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadra Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitedesfemmes.be/se-documenter/categories/product/223-education-egalite-scolarite-quand-l-ecole-se-donne-un-genre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02606217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959880v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Leusse-Le Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaniot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lapointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s118816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-bja10004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222744v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240793v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-bosse-des-maths-nexiste-pas/9782746755734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadra Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitedesfemmes.be/se-documenter/categories/product/223-education-egalite-scolarite-quand-l-ecole-se-donne-un-genre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02606217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959880v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Leusse-Le Guillou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaniot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lapointe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>