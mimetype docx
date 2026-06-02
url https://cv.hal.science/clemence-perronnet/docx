--- v2 (2026-05-12)
+++ v3 (2026-06-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémence Perronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « La culture scientifique des enfants en milieux populaires : étude de cas sur la construction sociale du goût, des pratiques et des représentations des sciences. » (2018). Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/s118816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches relèvent de la sociologie de la culture, de l’éducation, des sciences et du genre. Elles questionnent principalement trois champs :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse des liens entre structures sociales et activités culturelles (production, consommation et réception des biens), avec une focalisation sur les effets du genre ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la construction sociale du (dé)goût, des pratiques et des (dés)engagements vis-à-vis des sciences ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les inégalités scolaires et les effets des politiques éducatives à l’échelle locale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sciences : généalogie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.71-100. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences, c'est loin d'être neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neon, magazine ouvert sur le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Avenues to Investigate Childhood from the Perspective of the Sociology of Culture A Conversation between Christine Détrez and Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-bja10004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTubeur, un métier de lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profitent les sciences ? Éducation scientifique et reproduction des inégalités en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enfances à l’école, 29, pp.137-153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.029.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Viviane Albenga, S’émanciper par la lecture. Genre, classe et usages sociaux des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cultures ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et lecture, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les sciences, c’est (pas) pour moi” : genre, culture scientifique et construction de représentations différenciées des sciences chez les enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et Culture, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles d’un dispositif d’éducation à l’égalité en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, À l'école des dispositifs 190, pp.60--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toutes et tous égaux devant la science » ? Évaluer les effets d'un projet sur l'égalité filles - garçons en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’entrepreneuriat et les jeunes, 75, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des garçons : loisirs et construction de l’identité genrée à travers les sociabilités familiales et amicales masculines en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes dans les médias scientifiques ? État des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes scientifiques à la Une ! Comment améliorer la représentation des femmes scientifiques dans les médias ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et Médias, BNF, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans & les YouTubers de sciences : première restitution d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans &amp; les YouTubers de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et pratiques des adolescents issus des « territoires populaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Jeunesse, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On se lève et on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de Femmes de Justice « La voix des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Femmes de Justice, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « compétences artistique » à la « compétence scientifique ». Réflexions sur les catégorisations des pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et questions de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des sciences pour et avec les groupes marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association TRACES et ESTIM-Ecole, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifique, pourquoi pas toi ? Sociogenèse des identifications et aspirations scientifiques pendant l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, un nom féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La science, un métier de femmes #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Astrophysique de Lyon (CRAL); Labex Études avancées sur la complexité du langage (ASLAN); Femmes et Sciences; Interactions, Corpus, Apprentissages, Représentations (ICAR), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux sciences en question : le poids des inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Un rêve pour les filles et les garçons : la science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parité Science et Femmes &amp; Sciences, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques pour toutes et tous ! Oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'ÉlectroLab Hackerspae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de l'égalité de la ville de Nanterre, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques à l'école primaire : le genre influence-t-il les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des enfants chercheurs.. à l'école des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Associations de Maîtres E, Oct 2019, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des Jeunes Mathématiciennes et Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Femmes et maths, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’égalité filles-garçons en sciences : les apports d’une recherche sociologique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité garçons–filles : éclairage de la recherche appliquée de la maternelle à l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord de France, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Social Justice: a Research Report on a “Science and Equality” Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe et genre de la culture : production, médiation, consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, classe, « race » et sciences : analyse intersectionelle de la construction de rapports aux sciences différenciés chez des élèves de CM1-5e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intersectionnalité dans les recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Parie-Est Créteil, ESPE Créteil, May 2017, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers, Researchers and Science Mediators: Analysis of a Partnership in Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “Les femmes sont-elles encore maltraitées dans les médias ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super Demain, festival du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs des sciences : analyse des pouvoirs supposés et effectifs de la culture scientifique sur l'ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la journée : comment enquêter sur la lutte contre les stéréotypes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être une Femme - un Homme : Nature ou Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre : Différences ou inégalités ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'études de l'association des Professeurs de Sciences Médico Sociales, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes mathématicien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association femmes &amp; mathématiques, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles : un projet éducatif “sciences et égalité” sous le regard des élèves, des familles, des acteurs éducatifs et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les nouvelles problématiques éducatives dans une perspective internationale - Recherche en éducation et recomposition des espaces scolaires et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil - OUIEP, Nov 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queering Education: A Blind Spot in French Educational Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium “Leading Schools into Embracing LGBTQ Reality in Curriculum and Practice”, European Conference for Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au « Grand Procès des Sciences » et à la table ronde « Quels apprentissages (alternatifs) des sciences ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Masses Critiques, ExpoSciences Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRASTI; MILSET, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité filles-garçons : le poids des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Sciences et petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rotonde, centre de culture scientifique, technique et industrielle, Jan 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail de recherche sur le genre dans la culture scientifique : enjeux, méthodes, problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention en compagnie de Christine Détrez et Claire Piluso dans le cadre du séminaire d'équipe de l'équipe « Politiques de la Connaissance » du centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et sciences : le point de vue d'une sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences et Médias « Comment parler de sciences aux jeunes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Science Is (not) My Thing”: the Construction of Differentiated Relationships to Science Amongst Working-class Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8èmes rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée : « Genre et jeunesses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une enquête en cours : quel rôle joue un dispositif « anti-stéréotypes » dans les représentations de la science des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe. Les images de la science et leur rôle dans l’élaboration des représentations enfantines en milieux populaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique de l'AECSE : Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation (AECSE) ; Centre d'études et de recherches sur les emplois et professionnalisations (CEREP), Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants en milieux populaires : adaptations, négociations et émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La considération des enquêtés » – 5ème journée d’étude des doctorant(e)s du CERLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS, Centre de Recherche sur les liens sociaux, pôle lien social et culturalisation, Dec 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot de rue et promenades au parc : penser la place du quartier dans les cultures enfantines en milieux populaires urbains - des inégalités filles/garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Cultures urbaines », colloque commun ENS de Lyon – Université Goethe de Francfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon – Université Goethe de Francfort, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et science : la culture scientifique, une culture au masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science et Quinzaine égalité femmes hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, médiathèque de Lyon Bachut, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques et représentations de la science chez les enfants en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral de l’équipe « Dispositions, pouvoirs, cultures, socialisations », dirigée par Bernard Lahire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bosse des maths n'existe pas. Rétablir l'égalité des chances dans les matières scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782746755734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques : comprendre les inégalités pour une école plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élève pensant est un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.125-145, 2021, 978-2-7256-4064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Feminism, intersectionality, and decolonization theories &amp;quot;The price we have to be willing to pay is ourselves&amp;quot;: discussing illusions of inclusion in science centers and museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadra Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronwyn Bevan; Bahia Ramos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorising Equity in the Museum: Integrating Perspectives from Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367422868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant·es, les médiateur·trices et la sociologue : mise en place et gestion collaborative d’une action éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation 2016. La recherche en éducation : des enjeux partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Réseau des INSPÉ, pp.63-71, 2020, 978-2-9571319-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Littéraires” ou “scientifiques” ? Les élèves face à la division sociale des savoirs et aux inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Algrain et Valérie Lootvoet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, égalité, scolarité. Quand l'école se donne un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02745986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre est-il un cache-race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre. Croisement des disciplines, intersections des rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS-Ministère de la Culture-Département des études, de la prospective et des statistiques; Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-138, 2018, 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Joanie Cayouette-Remblière, L'école qui classe. 530 élèves du primaire au bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Julien Bertrand, Martine Court, Christine Menesson, Vinciane Zabban (dir.), « Socialisations masculines, de l’enfance à l’âge adulte », Terrains & Travaux, n° 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Hazel R.Wright, The Child in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christiane Connan-Pintado, Gilles Béhotéguy, Être une fille, un garçon dans la littérature pour la jeunesse. France 1945-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Geneviève Fraisse, Les excès du genre. Concept, image, nudité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths : obstacles ou leviers pour l'égalité des sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02606217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics exclus : outils de la recherche pour des institutions plus inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École de la Médiation. 2022, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique sur YouTube : qu'en font les ados ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Lecture Jeunesse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales et leurs actions auprès des collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les youtubers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans et les YouTubers scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia de Leusse-Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lecture Jeunesse; Ipsos. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement du travail personnel des élèves en temps périscolaire : un révélateur des enjeux de la réforme des rythmes éducatifs. Enquête « rythmes éducatifs » pour la commune de Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] École Normale Supérieure de Lyon; Institut Français de l'Éducation, École Normale Supérieure. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numook : lire et écrire les sciences. Lecture et pratiques culturelles scientifiques chez les adolescent·es participant à des projets Numook liés aux sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l'association Lecture Jeunesse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clémence Perronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « La culture scientifique des enfants en milieux populaires : étude de cas sur la construction sociale du goût, des pratiques et des représentations des sciences. » (2018). Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/s118816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches relèvent de la sociologie de la culture, de l’éducation, des sciences et du genre. Elles questionnent principalement trois champs :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse des liens entre structures sociales et activités culturelles (production, consommation et réception des biens), avec une focalisation sur les effets du genre ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la construction sociale du (dé)goût, des pratiques et des (dés)engagements vis-à-vis des sciences ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les inégalités scolaires et les effets des politiques éducatives à l’échelle locale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux des sciences : généalogie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.71-100. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Avenues to Investigate Childhood from the Perspective of the Sociology of Culture A Conversation between Christine Détrez and Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-bja10004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTubeur, un métier de lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences, c'est loin d'être neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neon, magazine ouvert sur le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profitent les sciences ? Éducation scientifique et reproduction des inégalités en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enfances à l’école, 29, pp.137-153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.029.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02088321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stéréotypes et représentations dans les pratiques enseignantes et culturelles en milieu scolaire, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les sciences, c’est (pas) pour moi” : genre, culture scientifique et construction de représentations différenciées des sciences chez les enfants de milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et Culture, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cultures ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et lecture, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Viviane Albenga, S’émanciper par la lecture. Genre, classe et usages sociaux des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toutes et tous égaux devant la science » ? Évaluer les effets d'un projet sur l'égalité filles - garçons en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’entrepreneuriat et les jeunes, 75, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des garçons : loisirs et construction de l’identité genrée à travers les sociabilités familiales et amicales masculines en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles d’un dispositif d’éducation à l’égalité en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, À l'école des dispositifs 190, pp.60--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les femmes dans les médias scientifiques ? État des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes scientifiques à la Une ! Comment améliorer la représentation des femmes scientifiques dans les médias ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et Médias, BNF, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans & les YouTubers de sciences : première restitution d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans &amp; les YouTubers de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et pratiques des adolescents issus des « territoires populaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Jeunesse, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On se lève et on parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de Femmes de Justice « La voix des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Femmes de Justice, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux sciences en question : le poids des inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Un rêve pour les filles et les garçons : la science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parité Science et Femmes &amp; Sciences, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « compétences artistique » à la « compétence scientifique ». Réflexions sur les catégorisations des pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et questions de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des sciences pour et avec les groupes marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association TRACES et ESTIM-Ecole, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifique, pourquoi pas toi ? Sociogenèse des identifications et aspirations scientifiques pendant l’enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, un nom féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La science, un métier de femmes #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Astrophysique de Lyon (CRAL); Labex Études avancées sur la complexité du langage (ASLAN); Femmes et Sciences; Interactions, Corpus, Apprentissages, Représentations (ICAR), Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques pour toutes et tous ! Oui, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'ÉlectroLab Hackerspae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de l'égalité de la ville de Nanterre, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques à l'école primaire : le genre influence-t-il les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des enfants chercheurs.. à l'école des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Associations de Maîtres E, Oct 2019, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des Jeunes Mathématiciennes et Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Femmes et maths, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer à l’égalité filles-garçons en sciences : les apports d’une recherche sociologique in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité garçons–filles : éclairage de la recherche appliquée de la maternelle à l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord de France, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “Les femmes sont-elles encore maltraitées dans les médias ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super Demain, festival du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe et genre de la culture : production, médiation, consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, classe, « race » et sciences : analyse intersectionelle de la construction de rapports aux sciences différenciés chez des élèves de CM1-5e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'intersectionnalité dans les recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Parie-Est Créteil, ESPE Créteil, May 2017, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers, Researchers and Science Mediators: Analysis of a Partnership in Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs des sciences : analyse des pouvoirs supposés et effectifs de la culture scientifique sur l'ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Social Justice: a Research Report on a “Science and Equality” Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être une Femme - un Homme : Nature ou Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre : Différences ou inégalités ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'études de l'association des Professeurs de Sciences Médico Sociales, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et réalités : que nous apprend le concept de genre sur les mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes mathématicien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association femmes &amp; mathématiques, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au « Grand Procès des Sciences » et à la table ronde « Quels apprentissages (alternatifs) des sciences ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Masses Critiques, ExpoSciences Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRASTI; MILSET, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations plurielles : un projet éducatif “sciences et égalité” sous le regard des élèves, des familles, des acteurs éducatifs et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les nouvelles problématiques éducatives dans une perspective internationale - Recherche en éducation et recomposition des espaces scolaires et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil - OUIEP, Nov 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queering Education: A Blind Spot in French Educational Policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium “Leading Schools into Embracing LGBTQ Reality in Curriculum and Practice”, European Conference for Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité filles-garçons : le poids des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Sciences et petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rotonde, centre de culture scientifique, technique et industrielle, Jan 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail de recherche sur le genre dans la culture scientifique : enjeux, méthodes, problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention en compagnie de Christine Détrez et Claire Piluso dans le cadre du séminaire d'équipe de l'équipe « Politiques de la Connaissance » du centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01308976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et sciences : le point de vue d'une sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences et Médias « Comment parler de sciences aux jeunes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Science Is (not) My Thing”: the Construction of Differentiated Relationships to Science Amongst Working-class Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8èmes rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée : « Genre et jeunesses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une enquête en cours : quel rôle joue un dispositif « anti-stéréotypes » dans les représentations de la science des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la journée : comment enquêter sur la lutte contre les stéréotypes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Enfance et Égalité : comment enquêter sur la lutte contre les stéréotypes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot de rue et promenades au parc : penser la place du quartier dans les cultures enfantines en milieux populaires urbains - des inégalités filles/garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Cultures urbaines », colloque commun ENS de Lyon – Université Goethe de Francfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon – Université Goethe de Francfort, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et science : la culture scientifique, une culture au masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science et Quinzaine égalité femmes hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, médiathèque de Lyon Bachut, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques de pixels et scientifiques en herbe. Les images de la science et leur rôle dans l’élaboration des représentations enfantines en milieux populaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique de l'AECSE : Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants et chercheurs en sciences de l'éducation (AECSE) ; Centre d'études et de recherches sur les emplois et professionnalisations (CEREP), Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants en milieux populaires : adaptations, négociations et émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La considération des enquêtés » – 5ème journée d’étude des doctorant(e)s du CERLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS, Centre de Recherche sur les liens sociaux, pôle lien social et culturalisation, Dec 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques et représentations de la science chez les enfants en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral de l’équipe « Dispositions, pouvoirs, cultures, socialisations », dirigée par Bernard Lahire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bosse des maths n'existe pas. Rétablir l'égalité des chances dans les matières scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782746755734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons face aux mathématiques : comprendre les inégalités pour une école plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élève pensant est un chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.125-145, 2021, 978-2-7256-4064-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Feminism, intersectionality, and decolonization theories &amp;quot;The price we have to be willing to pay is ourselves&amp;quot;: discussing illusions of inclusion in science centers and museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Ballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadra Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronwyn Bevan; Bahia Ramos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorising Equity in the Museum: Integrating Perspectives from Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367422868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant·es, les médiateur·trices et la sociologue : mise en place et gestion collaborative d’une action éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation 2016. La recherche en éducation : des enjeux partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Réseau des INSPÉ, pp.63-71, 2020, 978-2-9571319-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Littéraires” ou “scientifiques” ? Les élèves face à la division sociale des savoirs et aux inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Algrain et Valérie Lootvoet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, égalité, scolarité. Quand l'école se donne un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des Femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02745986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles et garçons : tous (in)égaux devant la culture scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS-Ministère de la Culture-Département des études, de la prospective et des statistiques; Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-138, 2018, 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre est-il un cache-race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre. Croisement des disciplines, intersections des rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Julien Bertrand, Martine Court, Christine Menesson, Vinciane Zabban (dir.), « Socialisations masculines, de l’enfance à l’âge adulte », Terrains & Travaux, n° 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Joanie Cayouette-Remblière, L'école qui classe. 530 élèves du primaire au bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christiane Connan-Pintado, Gilles Béhotéguy, Être une fille, un garçon dans la littérature pour la jeunesse. France 1945-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Hazel R.Wright, The Child in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Geneviève Fraisse, Les excès du genre. Concept, image, nudité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths : obstacles ou leviers pour l'égalité des sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02606217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics exclus : outils de la recherche pour des institutions plus inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École de la Médiation. 2022, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique sur YouTube : qu'en font les ados ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Lecture Jeunesse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales et leurs actions auprès des collèges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les youtubers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Jeunesse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 15-25 ans et les YouTubers scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia de Leusse-Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lecture Jeunesse; Ipsos. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts, pratiques et usages culturels des jeunes en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INJEP - Institut national de la jeunesse et de l'éducation populaire. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement du travail personnel des élèves en temps périscolaire : un révélateur des enjeux de la réforme des rythmes éducatifs. Enquête « rythmes éducatifs » pour la commune de Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] École Normale Supérieure de Lyon; Institut Français de l'Éducation, École Normale Supérieure. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numook : lire et écrire les sciences. Lecture et pratiques culturelles scientifiques chez les adolescent·es participant à des projets Numook liés aux sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l'association Lecture Jeunesse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F74F4070"/>
+    <w:nsid w:val="C8048CCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s118816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-bja10004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222744v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240793v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-bosse-des-maths-nexiste-pas/9782746755734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadra Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitedesfemmes.be/se-documenter/categories/product/223-education-egalite-scolarite-quand-l-ecole-se-donne-un-genre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02606217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959880v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Leusse-Le Guillou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaniot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lapointe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s118816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-bja10004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222744v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240793v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-bosse-des-maths-nexiste-pas/9782746755734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadra Das" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02745986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitedesfemmes.be/se-documenter/categories/product/223-education-egalite-scolarite-quand-l-ecole-se-donne-un-genre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02606217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Leusse-Le Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaniot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lapointe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959880v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>