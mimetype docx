--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into Visual Word Recognition: Analyzing Error Distribution in Typical Readers</w:t>
+                <w:t xml:space="preserve">Error dynamics as a marker of reading efficiency development: Insights from lexical decision performance in young readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Journal of Cognition, 8(1) (29), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Journal of Experimental Child Psychology, pp.106347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039269v1</w:t>
+                <w:t xml:space="preserve">hal-05215841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error dynamics as a marker of reading efficiency development: Insights from lexical decision performance in young readers</w:t>
+                <w:t xml:space="preserve">New Insights Into Visual Word Recognition: Analyzing Error Distribution in Typical Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Journal of Experimental Child Psychology, pp.106347. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Cognition, 8(1) (29), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/joc.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215841v1</w:t>
+                <w:t xml:space="preserve">hal-05039269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Ownership Processing in Peripersonal Space: An Electroencephalographic Study</w:t>
               </w:r>
@@ -480,51 +480,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 260, pp.106347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522539v1</w:t>
@@ -584,51 +584,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/joc.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522547v1</w:t>
@@ -1910,1495 +1910,1495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral, neurophysiological and neuroimaging evidence of an interaction between social-conceptual and spatial information in objects processing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux vivre avec l’éco-anxiété : comprendre ses émotions pour avancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brain and Body Lab, May 2025, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">ournée Transition écologique de la Faculté des Sciences et Techniques de l'Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FST, Jul 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522569v1</w:t>
+                <w:t xml:space="preserve">hal-05522568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it a word or a pseudoword? Error dynamics during lexical decision in children and adults and its relationship with reading skills.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et classification des profils d’éco-anxiété : une approche pluridisciplinaire alliant psychologie et sciences des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Présentation de l'ITES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des transitions environnementales et sociales de l'Université de Lille, Apr 2025, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522566v1</w:t>
+                <w:t xml:space="preserve">hal-05522571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux vivre avec l’éco-anxiété : comprendre ses émotions pour avancer</w:t>
+                <w:t xml:space="preserve">Eco-anxiété : comprendre ses mécanismes pour en faire un levier d'action !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournée Transition écologique de la Faculté des Sciences et Techniques de l'Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FST, Jul 2025, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Bar des sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FST, Dec 2025, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522568v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et classification des profils d’éco-anxiété : une approche pluridisciplinaire alliant psychologie et sciences des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteur d'action ou frein à l'adaptation ? Influence de l’éco-anxiété sur les comportements pro-environnementaux et les capacités d’adaptation comportementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation de l'ITES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des transitions environnementales et sociales de l'Université de Lille, Apr 2025, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">20èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522571v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-anxiété : comprendre ses mécanismes pour en faire un levier d'action !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral, neurophysiological and neuroimaging evidence of an interaction between social-conceptual and spatial information in objects processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bar des sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FST, Dec 2025, Villeneuve d’Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">Lab seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brain and Body Lab, May 2025, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522563v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteur d'action ou frein à l'adaptation ? Influence de l’éco-anxiété sur les comportements pro-environnementaux et les capacités d’adaptation comportementale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
+                <w:t xml:space="preserve">Is it a word or a pseudoword? Error dynamics during lexical decision in children and adults and its relationship with reading skills.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522574v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
+                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21st annual conference of the Society of Scientific Study of Reading (SSSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636339v1</w:t>
+                <w:t xml:space="preserve">hal-05522578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Ownership shapes objects processing in peripersonal space: behavioral and neuroimaging evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st annual conference of the Society of Scientific Study of Reading (SSSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">33rd International Congress of Psychology (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522578v1</w:t>
+                <w:t xml:space="preserve">hal-05522577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ownership shapes objects processing in peripersonal space: behavioral and neuroimaging evidences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Percevoir l’urgence climatique : comprendre les conséquences psychologiques et comportementales des différentes formes d’éco-anxiété.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress of Psychology (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence au Forum des Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522577v1</w:t>
+                <w:t xml:space="preserve">hal-05522584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l’urgence climatique : comprendre les conséquences psychologiques et comportementales des différentes formes d’éco-anxiété.</w:t>
+                <w:t xml:space="preserve">Éco-anxiété et transition écologique : comprendre pour agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Forum des Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">onférence lors de la Semaine des Transitions de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522584v1</w:t>
+                <w:t xml:space="preserve">hal-05522585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-anxiété et transition écologique : comprendre pour agir.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
+                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">onférence lors de la Semaine des Transitions de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522585v1</w:t>
+                <w:t xml:space="preserve">hal-05039152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Changement climatique et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence à destination des étudiants en Ingénierie et Management de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039152v1</w:t>
+                <w:t xml:space="preserve">hal-05522586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et santé mentale</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés : des façons de penser le changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à destination des étudiants en Ingénierie et Management de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence lors du 15ème Printemps des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522586v1</w:t>
+                <w:t xml:space="preserve">hal-05522579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés : des façons de penser le changement climatique.</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence lors du 15ème Printemps des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522579v1</w:t>
+                <w:t xml:space="preserve">hal-05522582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Self-advantage in the processing of objects in peripersonal space.}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522582v1</w:t>
+                <w:t xml:space="preserve">hal-05522580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-advantage in the processing of objects in peripersonal space.}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522580v1</w:t>
+                <w:t xml:space="preserve">hal-04636339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does peripersonal space and object ownership interacts? Perspectives from behavioral and psychophysiological studies.</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can proactive control strategies counterbalance poor reactive inhibition capacities? Extending the dual mechanisms of control theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanisms of control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,1042 +4602,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivationnal relevance in Object Processing: The Impact of Space and Ownership on ERPs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Non-verbal capacity and reading acquisition: an examination of error detection efficiency in first and second grade children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532533v1</w:t>
+                <w:t xml:space="preserve">hal-05039157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-verbal capacity and reading acquisition: an examination of error detection efficiency in first and second grade children.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Object ownership processing in peripersonal space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039157v1</w:t>
+                <w:t xml:space="preserve">hal-05532572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object ownership processing in peripersonal space.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532572v1</w:t>
+                <w:t xml:space="preserve">hal-05532566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error analysis in visual word recognition among typical adult readers: a Conditional Accuracy Function analysis based on EMG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532566v1</w:t>
+                <w:t xml:space="preserve">hal-05532557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis in visual word recognition among typical adult readers: a Conditional Accuracy Function analysis based on EMG.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
+              <w:t xml:space="preserve">European Society for Cognitive and Affective Neurosciences (ESCAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532557v1</w:t>
+                <w:t xml:space="preserve">hal-05038283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the neurophysiological impact of eco-anxiety on cognitive control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Cognitive and Affective Neurosciences (ESCAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038283v1</w:t>
+                <w:t xml:space="preserve">hal-05532538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neurophysiological impact of eco-anxiety on cognitive control.</w:t>
+                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop (CCPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532538v1</w:t>
+                <w:t xml:space="preserve">hal-04636365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into reading skills assessment in early literacy: unveiling error patterns in visual word recognition among children via cognitive control-based analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop (CCPM)</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636365v1</w:t>
+                <w:t xml:space="preserve">hal-05532553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into reading skills assessment in early literacy: unveiling error patterns in visual word recognition among children via cognitive control-based analyses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532553v1</w:t>
+                <w:t xml:space="preserve">hal-05532550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Motivationnal relevance in Object Processing: The Impact of Space and Ownership on ERPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532550v1</w:t>
+                <w:t xml:space="preserve">hal-05532533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of object ownership and peripersonal space in inhibition control.</w:t>
               </w:r>
@@ -6228,51 +6228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grisetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lenglart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sampaio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Silvetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nu&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verguts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.08.058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pourtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Fias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3400-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9354ADB517922E5F8554E0B11A5AE6E1CC71C5AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dinca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desenclos-El Ghoulti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Henrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sturm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05038283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grisetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lenglart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sampaio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Silvetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nu&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verguts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.08.058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pourtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Fias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3400-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9354ADB517922E5F8554E0B11A5AE6E1CC71C5AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dinca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desenclos-El Ghoulti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Henrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sturm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05038283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>