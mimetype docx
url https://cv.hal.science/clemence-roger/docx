--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1910,1495 +1910,1495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux vivre avec l’éco-anxiété : comprendre ses émotions pour avancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral, neurophysiological and neuroimaging evidence of an interaction between social-conceptual and spatial information in objects processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournée Transition écologique de la Faculté des Sciences et Techniques de l'Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FST, Jul 2025, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Lab seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brain and Body Lab, May 2025, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522568v1</w:t>
+                <w:t xml:space="preserve">hal-05522569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et classification des profils d’éco-anxiété : une approche pluridisciplinaire alliant psychologie et sciences des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is it a word or a pseudoword? Error dynamics during lexical decision in children and adults and its relationship with reading skills.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation de l'ITES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des transitions environnementales et sociales de l'Université de Lille, Apr 2025, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522571v1</w:t>
+                <w:t xml:space="preserve">hal-05522566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-anxiété : comprendre ses mécanismes pour en faire un levier d'action !</w:t>
+                <w:t xml:space="preserve">Mieux vivre avec l’éco-anxiété : comprendre ses émotions pour avancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bar des sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FST, Dec 2025, Villeneuve d’Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">ournée Transition écologique de la Faculté des Sciences et Techniques de l'Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FST, Jul 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522563v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteur d'action ou frein à l'adaptation ? Influence de l’éco-anxiété sur les comportements pro-environnementaux et les capacités d’adaptation comportementale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et classification des profils d’éco-anxiété : une approche pluridisciplinaire alliant psychologie et sciences des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Présentation de l'ITES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des transitions environnementales et sociales de l'Université de Lille, Apr 2025, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522574v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral, neurophysiological and neuroimaging evidence of an interaction between social-conceptual and spatial information in objects processing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-anxiété : comprendre ses mécanismes pour en faire un levier d'action !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brain and Body Lab, May 2025, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">Bar des sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FST, Dec 2025, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522569v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it a word or a pseudoword? Error dynamics during lexical decision in children and adults and its relationship with reading skills.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+                <w:t xml:space="preserve">Facteur d'action ou frein à l'adaptation ? Influence de l’éco-anxiété sur les comportements pro-environnementaux et les capacités d’adaptation comportementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">20èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522566v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st annual conference of the Society of Scientific Study of Reading (SSSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522578v1</w:t>
+                <w:t xml:space="preserve">hal-04636339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ownership shapes objects processing in peripersonal space: behavioral and neuroimaging evidences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress of Psychology (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">21st annual conference of the Society of Scientific Study of Reading (SSSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522577v1</w:t>
+                <w:t xml:space="preserve">hal-05522578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l’urgence climatique : comprendre les conséquences psychologiques et comportementales des différentes formes d’éco-anxiété.</w:t>
+                <w:t xml:space="preserve">Éco-anxiété et transition écologique : comprendre pour agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Forum des Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">onférence lors de la Semaine des Transitions de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522584v1</w:t>
+                <w:t xml:space="preserve">hal-05522585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-anxiété et transition écologique : comprendre pour agir.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Ownership shapes objects processing in peripersonal space: behavioral and neuroimaging evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">onférence lors de la Semaine des Transitions de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">33rd International Congress of Psychology (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522585v1</w:t>
+                <w:t xml:space="preserve">hal-05522577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Percevoir l’urgence climatique : comprendre les conséquences psychologiques et comportementales des différentes formes d’éco-anxiété.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence au Forum des Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039152v1</w:t>
+                <w:t xml:space="preserve">hal-05522584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et santé mentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
+                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à destination des étudiants en Ingénierie et Management de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522586v1</w:t>
+                <w:t xml:space="preserve">hal-05039152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés : des façons de penser le changement climatique.</w:t>
+                <w:t xml:space="preserve">Changement climatique et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence lors du 15ème Printemps des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence à destination des étudiants en Ingénierie et Management de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522579v1</w:t>
+                <w:t xml:space="preserve">hal-05522586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque.</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés : des façons de penser le changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence lors du 15ème Printemps des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522582v1</w:t>
+                <w:t xml:space="preserve">hal-05522579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-advantage in the processing of objects in peripersonal space.}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522580v1</w:t>
+                <w:t xml:space="preserve">hal-05522582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Self-advantage in the processing of objects in peripersonal space.}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636339v1</w:t>
+                <w:t xml:space="preserve">hal-05522580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does peripersonal space and object ownership interacts? Perspectives from behavioral and psychophysiological studies.</w:t>
               </w:r>
@@ -3486,437 +3486,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaller adaptation of cognitive control strategy in maladaptive behaviors: investigation of impulsiveness and at-risk alcohol consumption in two general population studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exploratory study of eco-anxiety in a French population: are eco-anxious profiles and pro-environmental behaviors explained by differences in anxiety traits and emotional regulation strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">17ème Journée Scientifique des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522601v1</w:t>
+                <w:t xml:space="preserve">hal-05522599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of eco-anxiety in a French population: are eco-anxious profiles and pro-environmental behaviors explained by differences in anxiety traits and emotional regulation strategies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smaller adaptation of cognitive control strategy in maladaptive behaviors: investigation of impulsiveness and at-risk alcohol consumption in two general population studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée Scientifique des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522599v1</w:t>
+                <w:t xml:space="preserve">hal-05522601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-taking tendencies and not motor inhibition succeed to predict the capacity to drive: a large-scale population study with on-road referencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slower control strategy adaptation in a proactive task in individuals with high impulsive personality traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Denmat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th Conference of the European Society of Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522603v1</w:t>
+                <w:t xml:space="preserve">hal-05522606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slower control strategy adaptation in a proactive task in individuals with high impulsive personality traits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk-taking tendencies and not motor inhibition succeed to predict the capacity to drive: a large-scale population study with on-road referencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Dinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desenclos-El Ghoulti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the European Society of Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest, Bulgaria</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522606v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPONSE SELECTION, RESPONSE THRESHOLD AND STIMULUS-RESPONSE CONFLICT: LAPLACIAN ERP STUDIES</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can proactive control strategies counterbalance poor reactive inhibition capacities? Extending the dual mechanisms of control theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanisms of control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,1042 +4602,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-verbal capacity and reading acquisition: an examination of error detection efficiency in first and second grade children.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Motivationnal relevance in Object Processing: The Impact of Space and Ownership on ERPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039157v1</w:t>
+                <w:t xml:space="preserve">hal-05532533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object ownership processing in peripersonal space.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Non-verbal capacity and reading acquisition: an examination of error detection efficiency in first and second grade children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532572v1</w:t>
+                <w:t xml:space="preserve">hal-05039157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+                <w:t xml:space="preserve">Object ownership processing in peripersonal space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532566v1</w:t>
+                <w:t xml:space="preserve">hal-05532572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis in visual word recognition among typical adult readers: a Conditional Accuracy Function analysis based on EMG.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
+              <w:t xml:space="preserve">European Society for Cognitive and Affective Neurosciences (ESCAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532557v1</w:t>
+                <w:t xml:space="preserve">hal-05038283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error analysis in visual word recognition among typical adult readers: a Conditional Accuracy Function analysis based on EMG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Cognitive and Affective Neurosciences (ESCAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038283v1</w:t>
+                <w:t xml:space="preserve">hal-05532557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neurophysiological impact of eco-anxiety on cognitive control.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532538v1</w:t>
+                <w:t xml:space="preserve">hal-05532566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control</w:t>
+                <w:t xml:space="preserve">Exploring the neurophysiological impact of eco-anxiety on cognitive control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop (CCPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636365v1</w:t>
+                <w:t xml:space="preserve">hal-05532538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into reading skills assessment in early literacy: unveiling error patterns in visual word recognition among children via cognitive control-based analyses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop (CCPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532553v1</w:t>
+                <w:t xml:space="preserve">hal-04636365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into reading skills assessment in early literacy: unveiling error patterns in visual word recognition among children via cognitive control-based analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532550v1</w:t>
+                <w:t xml:space="preserve">hal-05532553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivationnal relevance in Object Processing: The Impact of Space and Ownership on ERPs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532533v1</w:t>
+                <w:t xml:space="preserve">hal-05532550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of object ownership and peripersonal space in inhibition control.</w:t>
               </w:r>
@@ -5934,103 +5934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-takers do not modulate proactive strategies as a function of their reactive capacities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Denmat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Dinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desenclos-El Ghoulti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference of the European Society of Cognitive and Affective Neuroscience.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
@@ -6228,51 +6228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grisetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lenglart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sampaio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Silvetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nu&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verguts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.08.058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pourtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Fias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3400-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9354ADB517922E5F8554E0B11A5AE6E1CC71C5AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dinca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desenclos-El Ghoulti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Henrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sturm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05038283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grisetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lenglart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sampaio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Silvetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nu&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verguts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.08.058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pourtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Fias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3400-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9354ADB517922E5F8554E0B11A5AE6E1CC71C5AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dinca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desenclos-El Ghoulti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Henrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sturm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05038283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>