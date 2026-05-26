--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -308,248 +308,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Ownership Processing in Peripersonal Space: An Electroencephalographic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error dynamics as a marker of reading efficiency development: Insights from lexical decision performance in young readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.106347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236834v1</w:t>
+                <w:t xml:space="preserve">hal-05522539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error dynamics as a marker of reading efficiency development: Insights from lexical decision performance in young readers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Object Ownership Processing in Peripersonal Space: An Electroencephalographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Cognitive Neuroscience, 37 (10), pp.1774-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522539v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights Into Visual Word Recognition: Analyzing Error Distribution in Typical Readers</w:t>
               </w:r>
@@ -561,51 +561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
@@ -639,90 +639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of object ownership on online inhibition in peripersonal space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,670 +1910,670 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral, neurophysiological and neuroimaging evidence of an interaction between social-conceptual and spatial information in objects processing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux vivre avec l’éco-anxiété : comprendre ses émotions pour avancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brain and Body Lab, May 2025, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">ournée Transition écologique de la Faculté des Sciences et Techniques de l'Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FST, Jul 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522569v1</w:t>
+                <w:t xml:space="preserve">hal-05522568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it a word or a pseudoword? Error dynamics during lexical decision in children and adults and its relationship with reading skills.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et classification des profils d’éco-anxiété : une approche pluridisciplinaire alliant psychologie et sciences des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Présentation de l'ITES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des transitions environnementales et sociales de l'Université de Lille, Apr 2025, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522566v1</w:t>
+                <w:t xml:space="preserve">hal-05522571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux vivre avec l’éco-anxiété : comprendre ses émotions pour avancer</w:t>
+                <w:t xml:space="preserve">Eco-anxiété : comprendre ses mécanismes pour en faire un levier d'action !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ournée Transition écologique de la Faculté des Sciences et Techniques de l'Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FST, Jul 2025, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Bar des sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FST, Dec 2025, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522568v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et classification des profils d’éco-anxiété : une approche pluridisciplinaire alliant psychologie et sciences des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteur d'action ou frein à l'adaptation ? Influence de l’éco-anxiété sur les comportements pro-environnementaux et les capacités d’adaptation comportementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation de l'ITES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des transitions environnementales et sociales de l'Université de Lille, Apr 2025, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">20èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522571v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-anxiété : comprendre ses mécanismes pour en faire un levier d'action !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral, neurophysiological and neuroimaging evidence of an interaction between social-conceptual and spatial information in objects processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bar des sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FST, Dec 2025, Villeneuve d’Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">Lab seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brain and Body Lab, May 2025, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522563v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteur d'action ou frein à l'adaptation ? Influence de l’éco-anxiété sur les comportements pro-environnementaux et les capacités d’adaptation comportementale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
+                <w:t xml:space="preserve">Is it a word or a pseudoword? Error dynamics during lexical decision in children and adults and its relationship with reading skills.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522574v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque</w:t>
+                <w:t xml:space="preserve">Éco-anxiété et transition écologique : comprendre pour agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">onférence lors de la Semaine des Transitions de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636339v1</w:t>
+                <w:t xml:space="preserve">hal-05522585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,856 +2618,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-anxiété et transition écologique : comprendre pour agir.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Ownership shapes objects processing in peripersonal space: behavioral and neuroimaging evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">onférence lors de la Semaine des Transitions de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">33rd International Congress of Psychology (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522585v1</w:t>
+                <w:t xml:space="preserve">hal-05522577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ownership shapes objects processing in peripersonal space: behavioral and neuroimaging evidences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Percevoir l’urgence climatique : comprendre les conséquences psychologiques et comportementales des différentes formes d’éco-anxiété.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress of Psychology (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence au Forum des Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522577v1</w:t>
+                <w:t xml:space="preserve">hal-05522584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l’urgence climatique : comprendre les conséquences psychologiques et comportementales des différentes formes d’éco-anxiété.</w:t>
+                <w:t xml:space="preserve">Changement climatique et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Forum des Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence à destination des étudiants en Ingénierie et Management de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522584v1</w:t>
+                <w:t xml:space="preserve">hal-05522586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés : des façons de penser le changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence lors du 15ème Printemps des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039152v1</w:t>
+                <w:t xml:space="preserve">hal-05522579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et santé mentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathé</w:t>
+                <w:t xml:space="preserve">Why are we making errors during visual word recognition? Analysis of error distribution during lexical decision in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à destination des étudiants en Ingénierie et Management de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522586v1</w:t>
+                <w:t xml:space="preserve">hal-05039152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés : des façons de penser le changement climatique.</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence lors du 15ème Printemps des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522579v1</w:t>
+                <w:t xml:space="preserve">hal-05522582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Self-advantage in the processing of objects in peripersonal space.}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522582v1</w:t>
+                <w:t xml:space="preserve">hal-05522580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-advantage in the processing of objects in peripersonal space.}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Définir les éco-anxiétés pour en comprendre les conséquences : analyse par cluster et perspectives d'identification de facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">19èmes journées du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522580v1</w:t>
+                <w:t xml:space="preserve">hal-04636339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does peripersonal space and object ownership interacts? Perspectives from behavioral and psychophysiological studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4163,51 +4163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can proactive control strategies counterbalance poor reactive inhibition capacities? Extending the dual mechanisms of control theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanisms of control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,1111 +4602,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivationnal relevance in Object Processing: The Impact of Space and Ownership on ERPs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532533v1</w:t>
+                <w:t xml:space="preserve">hal-05532566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-verbal capacity and reading acquisition: an examination of error detection efficiency in first and second grade children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error analysis in visual word recognition among typical adult readers: a Conditional Accuracy Function analysis based on EMG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039157v1</w:t>
+                <w:t xml:space="preserve">hal-05532557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object ownership processing in peripersonal space.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lenglart</w:t>
+                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
+              <w:t xml:space="preserve">European Society for Cognitive and Affective Neurosciences (ESCAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532572v1</w:t>
+                <w:t xml:space="preserve">hal-05038283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers</w:t>
+                <w:t xml:space="preserve">Non-verbal capacity and reading acquisition: an examination of error detection efficiency in first and second grade children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lorant</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Cognitive and Affective Neurosciences (ESCAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038283v1</w:t>
+                <w:t xml:space="preserve">hal-05039157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis in visual word recognition among typical adult readers: a Conditional Accuracy Function analysis based on EMG.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+                <w:t xml:space="preserve">Object ownership processing in peripersonal space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
+              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532557v1</w:t>
+                <w:t xml:space="preserve">hal-05532572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error timing as a marker of reading skills: comparing Conditional Accuracy Function in lexical decisions between novice and expert readers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the neurophysiological impact of eco-anxiety on cognitive control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual European Society of Cognitive and Affective Neurosciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532566v1</w:t>
+                <w:t xml:space="preserve">hal-05532538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neurophysiological impact of eco-anxiety on cognitive control.</w:t>
+                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop (CCPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532538v1</w:t>
+                <w:t xml:space="preserve">hal-04636365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into reading skills assessment in early literacy: unveiling error patterns in visual word recognition among children via cognitive control-based analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop (CCPM)</w:t>
+              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636365v1</w:t>
+                <w:t xml:space="preserve">hal-05532553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into reading skills assessment in early literacy: unveiling error patterns in visual word recognition among children via cognitive control-based analyses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532553v1</w:t>
+                <w:t xml:space="preserve">hal-05532550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive control strategy as a function of reactive inhibition capacities and impulsiveness: challenging the dual mechanism of control.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grisetto</w:t>
+                <w:t xml:space="preserve">Motivationnal relevance in Object Processing: The Impact of Space and Ownership on ERPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Control and Performance Monitoring workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oostduinkerke, Belgium</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Société de Psychologie et de Neurosciences cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532550v1</w:t>
+                <w:t xml:space="preserve">hal-05532533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of object ownership and peripersonal space in inhibition control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lenglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Seing and Acting Workshop (SAW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5865,51 +5865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grisetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6228,51 +6228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grisetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lenglart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sampaio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Silvetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nu&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verguts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.08.058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pourtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Fias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3400-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9354ADB517922E5F8554E0B11A5AE6E1CC71C5AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dinca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desenclos-El Ghoulti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Henrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sturm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05038283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grisetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lenglart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sampaio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Silvetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nu&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verguts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.08.058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez Castellar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pourtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Fias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3400-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9354ADB517922E5F8554E0B11A5AE6E1CC71C5AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dinca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desenclos-El Ghoulti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Henrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sturm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05038283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05039157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>