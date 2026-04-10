--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -84,940 +84,1048 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naissance des cités à travers l’appropriation des territoires multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airton Pollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Vido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, 2023-2024, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Parmi les Argiennes aux beaux péplos ». Les femmes d’Argos à l’époque hellénistique dans la documentation épigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 127, pp.265-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeMAES. Territoires multiples : agentivité et environnements socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Vido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania de Vido</w:t>
+                <w:t xml:space="preserve">Arianna Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arianna Esposito</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airton Pollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51/2 (2), pp.19-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.512.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dha.512.0019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « liberté des Argiens » (Tite-Live, XXXIV, 41) sous l’imperium Romanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, S 26 (Supplément26), pp.103-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs26.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dha.hs26.0103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04111888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos et l’hégémonie téménide au IVe s. avant J.-C : à propos d’une inscription d’Épidaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124 (1), pp.143-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A territorial history of Hellenistic and Roman Argos through the prism of two extra-urban sanctuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos et l’hégémonie téménide au IVe s. avant J.-C : à propos d’une inscription d’Épidaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos, l'Empire romain et les historiens aujourd'hui : déconstruire les représentations, reconstruire l'histoire argienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouclier argolique à travers le temps : diachronie d’un symbole politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Espace et frontières dans le monde grec »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Épidaure. Une cité et son sanctuaire dans le monde grec »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité ethnique au service de la définition d’un ensemble territorial : Doriens et Dryopes en Argolide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Argolide. Un territoire grec dans l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1027,1103 +1135,1103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Lyonnais à la redécouverte de la Grèce antique : Jean-Baptiste Vietty et l’Expédition de Morée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleutheria ! Retour à la liberté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03512119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos, a historiography. Introduction to the symposium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos in History, Argos and History, Athènes, ASCSA / BSA / EFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cités et territoires civiques du Péloponnèse sous la domination des grandes puissances méditerranéennes (350 avant J.-C.-67 après J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux manuscrits inédits de Jean-Baptiste Vietty : l'autre Expédition scientifique de Morée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Archives et Images », TRACES-LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cours Drymos, cours” : circulation des nouvelles et rôle des hérémodromes dans la Grèce des cités à l’époque classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Durnerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire épigraphique, Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Philippe II de Macédoine, acteur de l'expansion territoriale argienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études « Territoires, acteurs sociaux et identités multiples », Université de Bourgogne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires multiples des Argiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Territoires multiples des cités grecques », EFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redéfinition de l’identité civique argienne par la centralisation des cultes aux époques hellénistique et impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Évolution des pratiques et des lieux de culte à Argos, Délos et Thasos », MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondante pour Evan Vance, « Sacred Wealth and Institutional Development at the Archaic Argive Heraion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Méli, American School of Classical Studies at Athens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elites and spaces in Roman Argos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meli series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Agrippa à la gérousie de Danaos et d’Hypermestre d’Argos, salut !’’. La société argienne entre passé héroïque et modernité romaine sous l’imperium Romanum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de jeunes chercheurs « Les Grecs face à l’imperium Romanum ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchéance et renaissance programmées d’une cité homérique à travers l’Antiquité ? Étude diachronique de la réputation d’Argos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Toulouse Jean Jaurès, colloque « Déchéance et réhabilitation des objets, des espaces, des personnes dans l’Antiquité gréco-romaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03150797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énée chez Phoroneus : les Romains et leur attitude vis-à-vis de la cité argienne de Cynoscéphales à Actium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « ‘‘Non Graecos minus barbaros quam Romanos puto’’: Les Romains et les Grecs de leur temps, de la prise de Tarente à l’édit de Caracalla (272 av. J. C-212 ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on clairement délimiter le territoire argien ? Le rôle des kômai dites frontalières dans la définition de l’Argeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Cités de frontière, villes des marges. Regards croisés et perspectives de recherche sur les formes urbaines (de l'époque archaïque à l'Antiquité tardive) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Argos romaine entre le IIe siècle avant J.-C. et le IIe siècle après J.-C. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire d’histoire antique de l’Université de Chambéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03150798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2133,166 +2241,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos through the Argive lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Vance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EFA (BCH Suppléments), In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Vance</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">EFA (BCH Suppléments), In press</w:t>
+                <w:t xml:space="preserve">hal-04768556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mises en scène de l’autorité dans l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2302,507 +2410,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un “oppidum dans le Péloponnèse” : La représentation de la cite argienne dans la Rome républicaine des IIe et Iers. a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Graecos minus barbaros quam Romanos puto » Les Romains et les Grecs de leurs temps de la prise de Tarente à l’édit de Caracalla</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l’étude des territoires multiples : les enjeux d’une approche interdisciplinaire et multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Vido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania de Vido</w:t>
+                <w:t xml:space="preserve">Arianna Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arianna Esposito</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airton Pollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefania De Vido; Arianna Esposito; Airton Pollini; Clémence Weber-Pallez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires multiples. Espaces, définitions, expériences dans le monde grec : VIIe-Ier siècle a.C. (TeMAES I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nemesis, 978-2-35613-660-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05522164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on clairement délimiter le territoire argien ? Le rôle des kômai dites frontalières dans la définition de l’Argeia à l’époque classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités nouvelles, villes des marges. Fondations, formes urbaines, espaces ruraux et frontières de l’archaïsme à l’Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et réseaux argiens dans le bassin Méditerranéen oriental dans le dernier tiers du IVe s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémence Weber-Pallez; Evan Vance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos through the Argive Lens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vietty, le savant modeste de l’Expédition scientifique de Morée : une vie parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraire du Nil au Rhône. Hommages à François Kayser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Argolide, un territoire grec défini par l'emboîtement des frontières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et penser les frontières dans le monde méditerranéen antique : actes du colloque tenu à l'Université Paris-Sorbonne, les 29 et 30 juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2812,105 +2920,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos, une cité grecque dans l'imperium Romanum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3057,51 +3165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Vance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/espaces-definitions-experiences-dans-le-monde-grec-temae/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Vance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/espaces-definitions-experiences-dans-le-monde-grec-temae/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>