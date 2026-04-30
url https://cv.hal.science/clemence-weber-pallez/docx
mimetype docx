--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1143,260 +1143,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cités et territoires civiques du Péloponnèse sous la domination des grandes puissances méditerranéennes (350 avant J.-C.-67 après J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03512125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un Lyonnais à la redécouverte de la Grèce antique : Jean-Baptiste Vietty et l’Expédition de Morée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleutheria ! Retour à la liberté.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos, a historiography. Introduction to the symposium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos in History, Argos and History, Athènes, ASCSA / BSA / EFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512142v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03512125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux manuscrits inédits de Jean-Baptiste Vietty : l'autre Expédition scientifique de Morée</w:t>
               </w:r>
@@ -1872,303 +1872,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déchéance et renaissance programmées d’une cité homérique à travers l’Antiquité ? Étude diachronique de la réputation d’Argos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Toulouse Jean Jaurès, colloque « Déchéance et réhabilitation des objets, des espaces, des personnes dans l’Antiquité gréco-romaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘‘Agrippa à la gérousie de Danaos et d’Hypermestre d’Argos, salut !’’. La société argienne entre passé héroïque et modernité romaine sous l’imperium Romanum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de jeunes chercheurs « Les Grecs face à l’imperium Romanum ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Déchéance et renaissance programmées d’une cité homérique à travers l’Antiquité ? Étude diachronique de la réputation d’Argos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on clairement délimiter le territoire argien ? Le rôle des kômai dites frontalières dans la définition de l’Argeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Toulouse Jean Jaurès, colloque « Déchéance et réhabilitation des objets, des espaces, des personnes dans l’Antiquité gréco-romaine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque international « Cités de frontière, villes des marges. Regards croisés et perspectives de recherche sur les formes urbaines (de l'époque archaïque à l'Antiquité tardive) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énée chez Phoroneus : les Romains et leur attitude vis-à-vis de la cité argienne de Cynoscéphales à Actium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « ‘‘Non Graecos minus barbaros quam Romanos puto’’: Les Romains et les Grecs de leur temps, de la prise de Tarente à l’édit de Caracalla (272 av. J. C-212 ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03147206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Argos romaine entre le IIe siècle avant J.-C. et le IIe siècle après J.-C. »</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Vance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/espaces-definitions-experiences-dans-le-monde-grec-temae/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.512.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Vance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/espaces-definitions-experiences-dans-le-monde-grec-temae/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>