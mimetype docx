--- v0 (2026-03-23)
+++ v1 (2026-05-22)
@@ -662,316 +662,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOGIQUES DE JUSTICE ET VIOLENCES DANS LES COURS DE RÉCRÉATION À L'ÉCOLE ÉLÉMENTAIRE : UNE ÉTUDE DES DESACCORDS ENFANTINS</w:t>
+                <w:t xml:space="preserve">Logiques de justice et violences dans les cours de récréation à l'école élémentaire : une étude des désaccords enfantins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Violence and Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Oser l'autre, un défi pour une école bienveillante? 16, pp.96-122</w:t>
+              <w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp. 96-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348082v1</w:t>
+                <w:t xml:space="preserve">hal-02082402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques de justice et violences dans les cours de récréation à l'école élémentaire : une étude des désaccords enfantins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp. 96-122</w:t>
+              <w:t xml:space="preserve">Psychology, Society, &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Number “Schools and Youth: violence behaviours, prevention programs and wellbeing”., 7 (2), pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082402v1</w:t>
+                <w:t xml:space="preserve">hal-03386545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOGIQUES DE JUSTICE ET VIOLENCES DANS LES COURS DE RÉCRÉATION À L'ÉCOLE ÉLÉMENTAIRE : UNE ÉTUDE DES DESACCORDS ENFANTINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Society, &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Number “Schools and Youth: violence behaviours, prevention programs and wellbeing”., 7 (2), pp.153-168</w:t>
+              <w:t xml:space="preserve">International Journal of Violence and Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Oser l'autre, un défi pour une école bienveillante? 16, pp.96-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386545v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagarres de cours de récréation, socialisation enfantine et régulation des violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les bêtises, 63 (2), pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,437 +1100,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accords et discordes entre pairs dans les cours de récréation à l'école élémentaire : quels principes de justice mis à l'épreuve?</w:t>
+                <w:t xml:space="preserve">Penser et appréhender l'expérience de violence des écoliers en élémentaire : Le double éclairage de l'enquête ethnographique et de l'enquête de victimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l'Association des Sociologues de Langue Française : "sociétés en mouvements, sociologie en changement"</w:t>
+              <w:t xml:space="preserve">XXème congrès de l'Association des Sociologues de Langue Française : "Sociétés en mouvement, sociologie en changement". </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348359v1</w:t>
+                <w:t xml:space="preserve">halshs-01348361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser et appréhender l'expérience de violence des écoliers en élémentaire : Le double éclairage de l'enquête ethnographique et de l'enquête de victimation</w:t>
+                <w:t xml:space="preserve">Accords et discordes entre pairs dans les cours de récréation à l'école élémentaire : quels principes de justice mis à l'épreuve?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l'Association des Sociologues de Langue Française : "Sociétés en mouvement, sociologie en changement". </w:t>
+              <w:t xml:space="preserve">XXème congrès de l'Association des Sociologues de Langue Française : "sociétés en mouvements, sociologie en changement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348361v1</w:t>
+                <w:t xml:space="preserve">halshs-01348359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de l’incident</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désaccords et violences dans les cours de récréation à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI World Congress on School Violence and Public Policies: From Violence to School Well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lima, Pérou</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie : "La sociologie : une science contre-nature?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249720v1</w:t>
+                <w:t xml:space="preserve">halshs-01348357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaccords et violences dans les cours de récréation à l'école élémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie : "La sociologie : une science contre-nature?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">VIème congrès mondial « Violences à l’école et politiques publiques : de la violence à l’école au bien être scolaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire international de la violence à l'école, May 2015, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348357v1</w:t>
+                <w:t xml:space="preserve">hal-03296619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robbes</w:t>
+                <w:t xml:space="preserve">L’épreuve de l’incident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème congrès mondial « Violences à l’école et politiques publiques : de la violence à l’école au bien être scolaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire international de la violence à l'école, May 2015, Lima, Pérou</w:t>
+              <w:t xml:space="preserve">VI World Congress on School Violence and Public Policies: From Violence to School Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296619v1</w:t>
+                <w:t xml:space="preserve">hal-01249720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour de récréation à l'école élémentaire : pluralité et complexité des logiques de justice dans la culture enfantine</w:t>
               </w:r>
@@ -1646,517 +1646,379 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l'expérience de violence des écoliers en élémentaire : le double éclairage de l'enquête ethnographique et de l'enquête de victimation. Dans Eric DUGAS (Dir.)</w:t>
+                <w:t xml:space="preserve">Appréhender l'expérience de violence des écoliers en élémentaire : le double éclairage de l'enquête ethnographique et de l'enquête de victimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans Eric Dugas (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences scolaires et altérité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, le mouvement des savoirs</w:t>
+              <w:t xml:space="preserve">Les violences scolaires d'aujourd'hui en question : regards croisés et altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le mouvement des savoirs, 978-2-343-13929-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01710689v1</w:t>
+                <w:t xml:space="preserve">hal-02060320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l'expérience de violence des écoliers en élémentaire : le double éclairage de l'enquête ethnographique et de l'enquête de victimation</w:t>
+                <w:t xml:space="preserve">Violences et justice dans les cours d'écoles élémentaires : analyse comparative des justifications enseignantes et des effets des dispositifs mis en place au moment des récréations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les violences scolaires d'aujourd'hui en question : regards croisés et altérités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Gilles FERREOL, Sarah MAURICE et Jean-Baptiste ROY (Dir.) Autour du comparatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02060320v1</w:t>
+                <w:t xml:space="preserve">halshs-01710675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l'expérience de violence des écoliers en élémentaire : le double éclairage de l'enquête ethnographique et de l'enquête de victimation.</w:t>
+                <w:t xml:space="preserve">La cour de récréation à l'école élémentaire : pluralité et complexité des logiques de justice dans la culture enfantine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences scolaires et altérités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Cultures, éducation, identité : recompositions socio-culturelles, transculturalité et interculturalité. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01710655v1</w:t>
+                <w:t xml:space="preserve">halshs-01348151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences et justice dans les cours d'écoles élémentaires : analyse comparative des justifications enseignantes et des effets des dispositifs mis en place au moment des récréations</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La cour de récréation à l'école élémentaire : pluralité et complexité des logiques de justice dans la culture enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boxberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Meunier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures, éducation, identité : recompositions socio-culturelles, transculturalité et interculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Universités</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 401-411, 2015, 9782848321998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2224,51 +2086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="178F8C68"/>
+    <w:nsid w:val="AF8FE0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2455,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clemence.boxberger@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clemence.boxberger@laposte.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02090151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Monin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02089956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durnerin Florence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Cultures-education-identite.-Recompositions-socioculturelles-transculturalite-et-interculturalite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clemence.boxberger@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clemence.boxberger@laposte.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02090151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Monin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02089956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durnerin Florence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Cultures-education-identite.-Recompositions-socioculturelles-transculturalite-et-interculturalite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>