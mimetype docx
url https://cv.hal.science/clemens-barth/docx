--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -662,209 +662,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Adsorption on Graphene-Encapsulated Palladium Nanoparticles Imaged by Kelvin Probe Force Microscopy</w:t>
+                <w:t xml:space="preserve">Revealing Carbon Phenomena at Palladium Nanoparticles by Analyzing the Work Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Grönbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (40), pp.24615-24625. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.4360-4370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346893v1</w:t>
+                <w:t xml:space="preserve">hal-02060929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Carbon Phenomena at Palladium Nanoparticles by Analyzing the Work Function</w:t>
+                <w:t xml:space="preserve">Oxygen Adsorption on Graphene-Encapsulated Palladium Nanoparticles Imaged by Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Grönbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (7), pp.4360-4370. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24615-24625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060929v1</w:t>
+                <w:t xml:space="preserve">hal-02346893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Precursor Structures and Graphene on Palladium Nanoparticles</w:t>
               </w:r>
@@ -2431,247 +2431,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Nanostructured Growth of Nanoclusters and Molecules on Insulating Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of atomic step structures on CaF2(111) by their electric potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Félix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Reichling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (24), pp.3228-3232</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (5), pp.051601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724326v1</w:t>
+                <w:t xml:space="preserve">hal-00773467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of atomic step structures on CaF2(111) by their electric potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Dimensional Nanostructured Growth of Nanoclusters and Molecules on Insulating Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Pieper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barth</w:t>
+                <w:t xml:space="preserve">A. Gulans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reichling</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (5), pp.051601</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (24), pp.3228-3232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773467v1</w:t>
+                <w:t xml:space="preserve">hal-00724326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule-Mediated Activation of the Integrin CD11b/CD18 Reduces Inflammatory Disease</w:t>
               </w:r>
@@ -3113,286 +3113,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Palacios-Lidon</w:t>
+                <w:t xml:space="preserve">AFM tip characterization by Kelvin probe force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">T. Hymninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Barth</w:t>
+                <w:t xml:space="preserve">M. Bieletzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.093024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523845v1</w:t>
+                <w:t xml:space="preserve">hal-00566367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM tip characterization by Kelvin probe force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palacios-Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.673</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566367v1</w:t>
+                <w:t xml:space="preserve">hal-00523845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin magnesia films as support for molecules and metal clusters: Tuning reactivity by thickness and composition</w:t>
               </w:r>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.256103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5307,51 +5307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56D17084"/>
+    <w:nsid w:val="8F01C5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5538,51 +5538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemens-barth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4250-4533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196747473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3543-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05009017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac26f9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#246;nbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Luches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Olbrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Murgida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Llois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. J. Dhalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2548938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechehoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pieper" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faridi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shluger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niebauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalgaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hymninen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieletzki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Vaida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielezki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.256103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasciotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Pakarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Nieminen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemens-barth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4250-4533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196747473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3543-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05009017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac26f9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#246;nbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Luches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Olbrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Murgida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Llois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. J. Dhalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2548938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechehoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pieper" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faridi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shluger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niebauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalgaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hymninen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieletzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Vaida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielezki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.256103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasciotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Pakarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Nieminen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>