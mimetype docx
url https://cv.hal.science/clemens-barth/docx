--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -662,209 +662,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Carbon Phenomena at Palladium Nanoparticles by Analyzing the Work Function</w:t>
+                <w:t xml:space="preserve">Oxygen Adsorption on Graphene-Encapsulated Palladium Nanoparticles Imaged by Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Grönbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (7), pp.4360-4370. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24615-24625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060929v1</w:t>
+                <w:t xml:space="preserve">hal-02346893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Adsorption on Graphene-Encapsulated Palladium Nanoparticles Imaged by Kelvin Probe Force Microscopy</w:t>
+                <w:t xml:space="preserve">Revealing Carbon Phenomena at Palladium Nanoparticles by Analyzing the Work Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Grönbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (40), pp.24615-24625. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.4360-4370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346893v1</w:t>
+                <w:t xml:space="preserve">hal-02060929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Precursor Structures and Graphene on Palladium Nanoparticles</w:t>
               </w:r>
@@ -1532,1608 +1532,1608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology, Work Function, and Silver Ad-Structures of High-Temperature Grown Ultrathin MgO Films on Ag(001)</w:t>
+                <w:t xml:space="preserve">KCl ultra-thin films with polar and non-polar surfaces grown on Si(111)7x7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mechehoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barth</w:t>
+                <w:t xml:space="preserve">Igor Beinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8223), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222115v1</w:t>
+                <w:t xml:space="preserve">hal-01226812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCl ultra-thin films with polar and non-polar surfaces grown on Si(111)7x7</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Masson</w:t>
+                <w:t xml:space="preserve">Morphology, Work Function, and Silver Ad-Structures of High-Temperature Grown Ultrathin MgO Films on Ag(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mechehoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.23990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226812v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin Probe Force Microscopy in Surface Chemistry: Reactivity of Pd Nanoparticles on Highly Oriented Pirolytic Graphite</w:t>
+                <w:t xml:space="preserve">Mechanisms of the Adsorption and Self-Assembly of Molecules with Polarized Functional Groups on Insulating Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Palacios-Lidon</w:t>
+                <w:t xml:space="preserve">B. Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peresutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.1838-1844</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.14569-14578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021102v1</w:t>
+                <w:t xml:space="preserve">hal-01021105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the Adsorption and Self-Assembly of Molecules with Polarized Functional Groups on Insulating Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kelvin Probe Force Microscopy in Surface Chemistry: Reactivity of Pd Nanoparticles on Highly Oriented Pirolytic Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palacios-Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hoff</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.14569-14578</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1838-1844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021105v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structures of Silicene Layers Grown on Ag(111): Scanning Tunneling Microscopy and Noncontact Atomic Force Microscopy Observations</w:t>
+                <w:t xml:space="preserve">Defect mediated manipulation of nanoclusters on an insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">T. Hynninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clemens Barth</w:t>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 3, pp.1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024030v1</w:t>
+                <w:t xml:space="preserve">hal-00810506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structures of Silicene Layers Grown on Ag(111) : Scanning Tunneling Microscopy and Noncontact Atomic Force Microscopy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.2399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect mediated manipulation of nanoclusters on an insulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Structures of Silicene Layers Grown on Ag(111): Scanning Tunneling Microscopy and Noncontact Atomic Force Microscopy Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hynninen</w:t>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conrad Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.1270. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep01270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00810506v1</w:t>
+                <w:t xml:space="preserve">hal-02024030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin NaCl films on silver (001): island growth and work function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of atomic step structures on CaF2(111) by their electric potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clemens Barth</w:t>
+                <w:t xml:space="preserve">H.H. Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reichling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (5), pp.051601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810492v1</w:t>
+                <w:t xml:space="preserve">hal-00773467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of atomic step structures on CaF2(111) by their electric potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Dimensional Nanostructured Growth of Nanoclusters and Molecules on Insulating Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Pieper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barth</w:t>
+                <w:t xml:space="preserve">A. Gulans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reichling</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (5), pp.051601</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (24), pp.3228-3232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773467v1</w:t>
+                <w:t xml:space="preserve">hal-00724326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Nanostructured Growth of Nanoclusters and Molecules on Insulating Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Foster</w:t>
+                <w:t xml:space="preserve">Thin NaCl films on silver (001): island growth and work function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gulans</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10), pp.103037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724326v1</w:t>
+                <w:t xml:space="preserve">hal-00810492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule-Mediated Activation of the Integrin CD11b/CD18 Reduces Inflammatory Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized Tips or Surfaces: Consequences in Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hynninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-Journal of Surface Science and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.6-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348695v1</w:t>
+                <w:t xml:space="preserve">hal-00603273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends in Surface Characterization and Chemistry with High-Resolution Scanning Force Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Thin MgO Films on Ag(001) by Low-Energy Electron Diffraction and Scanning Tunneling Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niebauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalgaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (4), pp.477-501</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (16), pp.8034-8041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581240v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Tips or Surfaces: Consequences in Kelvin Probe Force Microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small Molecule-Mediated Activation of the Integrin CD11b/CD18 Reduces Inflammatory Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kuwano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Journal of Surface Science and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (189), pp.ra57-ra57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.2001811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603273v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Thin MgO Films on Ag(001) by Low-Energy Electron Diffraction and Scanning Tunneling Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Niebauer</w:t>
+                <w:t xml:space="preserve">Recent Trends in Surface Characterization and Chemistry with High-Resolution Scanning Force Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghalgaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.L. Shluger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (16), pp.8034-8041</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.477-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603266v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM tip characterization by Kelvin probe force microscopy</w:t>
               </w:r>
@@ -3158,64 +3158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hymninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bieletzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.093024. </w:t>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM-assisted dynamic scanning force microscope imaging of (001) antigorite: Surfaces and steps on a modulated silicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Palacios-Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,64 +3542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pivetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (13), pp.3203-3209</w:t>
@@ -3622,256 +3622,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Identification of Ions in Doped NaCl by Scanning Force Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelvin probe force microscopy on MgO(001) surfaces and supported Pd nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Henry</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (1), pp.247-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413553v1</w:t>
+                <w:t xml:space="preserve">hal-00386921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy on MgO(001) surfaces and supported Pd nanoclusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Identification of Ions in Doped NaCl by Scanning Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.256103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.256103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386921v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl(001) surfaces nanostructured by Suzuki precipitates : a scanning force microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.043003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4015,234 +4015,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Suzuki precipitates on NaCl:Mg2+(001) by scanning force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of regular arrays of bimetallic clusters with independent control of size and chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wörtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (9), pp.096101</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138, pp.407-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303798v1</w:t>
+                <w:t xml:space="preserve">hal-00303643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of regular arrays of bimetallic clusters with independent control of size and chemical composition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging the MgO(001) surface at atomic scale with low temperature NC-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 138, pp.407-420</w:t>
+              <w:t xml:space="preserve">Pico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303643v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the real shape of nanoclusters in scanning force microscopy</w:t>
               </w:r>
@@ -4254,64 +4254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.H. Pakarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (5), pp.054313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4330,152 +4330,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the MgO(001) surface at atomic scale with low temperature NC-AFM</w:t>
+                <w:t xml:space="preserve">Imaging Suzuki precipitates on NaCl:Mg2+(001) by scanning force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12, pp.4</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (9), pp.096101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303644v1</w:t>
+                <w:t xml:space="preserve">hal-00303798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface double layer on (001) surfaces of alkali halide crystals : a scanning force microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (13), pp.136804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4494,489 +4494,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy on surfaces of UHV-cleaved ionic crystals</w:t>
+                <w:t xml:space="preserve">Imaging nanoclusters in the constant height mode of the dynamic SFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pakarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 17, pp.S155-S161</w:t>
+              <w:t xml:space="preserve">, 2006, 17, pp.S128-S136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110185v1</w:t>
+                <w:t xml:space="preserve">hal-00110184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution atomic force microscopy of gold nanoclusters on the KBr (001) surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold nanoclusters on alkali halide surfaces : charging and tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, n° 23, pp.235428</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.252119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111130v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging nanoclusters in the constant height mode of the dynamic SFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution atomic force microscopy of gold nanoclusters on the KBr (001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.H. Pakarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pakarinen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">R.M. Nieminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.S128-S136</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, n° 23, pp.235428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110184v1</w:t>
+                <w:t xml:space="preserve">hal-00111130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoclusters on alkali halide surfaces : charging and tunneling</w:t>
+                <w:t xml:space="preserve">Kelvin probe force microscopy on surfaces of UHV-cleaved ionic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89, pp.252119</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.S155-S161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133692v1</w:t>
+                <w:t xml:space="preserve">hal-00110185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure of an ultrathin alumina film on Ni3Al(111) : an AFM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (12), pp.n° 126106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5027,64 +5027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Shluger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F01C5C3"/>
+    <w:nsid w:val="D9F7E938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5538,51 +5538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemens-barth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4250-4533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196747473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3543-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05009017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac26f9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#246;nbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Luches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Olbrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Murgida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Llois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. J. Dhalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2548938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechehoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Foster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pieper" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faridi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shluger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niebauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalgaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hymninen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieletzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Vaida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielezki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.256103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasciotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Pakarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Nieminen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemens-barth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4250-4533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196747473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3543-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05009017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac26f9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#246;nbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Luches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Olbrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Murgida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Llois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. J. Dhalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2548938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechehoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Foster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pieper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niebauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalgaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maiguel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faridi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001811" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shluger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hymninen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieletzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Vaida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielezki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.256103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasciotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Pakarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Nieminen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>