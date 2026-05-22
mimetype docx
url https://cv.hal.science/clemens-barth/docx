--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1532,226 +1532,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCl ultra-thin films with polar and non-polar surfaces grown on Si(111)7x7</w:t>
+                <w:t xml:space="preserve">Morphology, Work Function, and Silver Ad-Structures of High-Temperature Grown Ultrathin MgO Films on Ag(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Beinik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Masson</w:t>
+                <w:t xml:space="preserve">F. Mechehoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.23990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226812v1</w:t>
+                <w:t xml:space="preserve">hal-01222115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology, Work Function, and Silver Ad-Structures of High-Temperature Grown Ultrathin MgO Films on Ag(001)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Barth</w:t>
+                <w:t xml:space="preserve">KCl ultra-thin films with polar and non-polar surfaces grown on Si(111)7x7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Beinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8223), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222115v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of the Adsorption and Self-Assembly of Molecules with Polarized Functional Groups on Insulating Surfaces</w:t>
               </w:r>
@@ -1951,360 +1951,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect mediated manipulation of nanoclusters on an insulator</w:t>
+                <w:t xml:space="preserve">Atomic Structures of Silicene Layers Grown on Ag(111) : Scanning Tunneling Microscopy and Noncontact Atomic Force Microscopy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hynninen</w:t>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Foster</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.1270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01270⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810506v1</w:t>
+                <w:t xml:space="preserve">hal-00914736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structures of Silicene Layers Grown on Ag(111) : Scanning Tunneling Microscopy and Noncontact Atomic Force Microscopy Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect mediated manipulation of nanoclusters on an insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clemens Barth</w:t>
+                <w:t xml:space="preserve">T. Hynninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conrad Becker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (1), pp.2399. </w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep02399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep01270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914736v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structures of Silicene Layers Grown on Ag(111): Scanning Tunneling Microscopy and Noncontact Atomic Force Microscopy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
@@ -2327,394 +2327,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of atomic step structures on CaF2(111) by their electric potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin NaCl films on silver (001): island growth and work function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Pieper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Reichling</w:t>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10), pp.103037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773467v1</w:t>
+                <w:t xml:space="preserve">hal-00810492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Nanostructured Growth of Nanoclusters and Molecules on Insulating Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of atomic step structures on CaF2(111) by their electric potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Félix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Reichling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (24), pp.3228-3232</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (5), pp.051601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724326v1</w:t>
+                <w:t xml:space="preserve">hal-00773467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin NaCl films on silver (001): island growth and work function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Nanostructured Growth of Nanoclusters and Molecules on Insulating Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R Henry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gulans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (24), pp.3228-3232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810492v1</w:t>
+                <w:t xml:space="preserve">hal-00724326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized Tips or Surfaces: Consequences in Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hynninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,51 +3024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Trends in Surface Characterization and Chemistry with High-Resolution Scanning Force Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bieletzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.093024. </w:t>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pivetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (13), pp.3203-3209</w:t>
@@ -3622,213 +3622,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy on MgO(001) surfaces and supported Pd nanoclusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Identification of Ions in Doped NaCl by Scanning Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.256103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.256103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386921v1</w:t>
+                <w:t xml:space="preserve">hal-00413553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Identification of Ions in Doped NaCl by Scanning Force Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelvin probe force microscopy on MgO(001) surfaces and supported Pd nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Henry</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (1), pp.247-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.256103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00413553v1</w:t>
+                <w:t xml:space="preserve">hal-00386921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl(001) surfaces nanostructured by Suzuki precipitates : a scanning force microscopy study</w:t>
               </w:r>
@@ -4140,217 +4140,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the MgO(001) surface at atomic scale with low temperature NC-AFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the real shape of nanoclusters in scanning force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.H. Pakarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12, pp.4</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (5), pp.054313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303644v1</w:t>
+                <w:t xml:space="preserve">hal-00303799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the real shape of nanoclusters in scanning force microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging the MgO(001) surface at atomic scale with low temperature NC-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (5), pp.054313</w:t>
+              <w:t xml:space="preserve">Pico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303799v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Suzuki precipitates on NaCl:Mg2+(001) by scanning force microscopy</w:t>
               </w:r>
@@ -4494,420 +4494,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging nanoclusters in the constant height mode of the dynamic SFM</w:t>
+                <w:t xml:space="preserve">Kelvin probe force microscopy on surfaces of UHV-cleaved ionic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 17, pp.S128-S136</w:t>
+              <w:t xml:space="preserve">, 2006, 17, pp.S155-S161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110184v1</w:t>
+                <w:t xml:space="preserve">hal-00110185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoclusters on alkali halide surfaces : charging and tunneling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution atomic force microscopy of gold nanoclusters on the KBr (001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.H. Pakarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89, pp.252119</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, n° 23, pp.235428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133692v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution atomic force microscopy of gold nanoclusters on the KBr (001) surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging nanoclusters in the constant height mode of the dynamic SFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pakarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.M. Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, n° 23, pp.235428</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.S128-S136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111130v1</w:t>
+                <w:t xml:space="preserve">hal-00110184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy on surfaces of UHV-cleaved ionic crystals</w:t>
+                <w:t xml:space="preserve">Gold nanoclusters on alkali halide surfaces : charging and tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.S155-S161</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.252119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110185v1</w:t>
+                <w:t xml:space="preserve">hal-00133692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure of an ultrathin alumina film on Ni3Al(111) : an AFM study</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Shluger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9F7E938"/>
+    <w:nsid w:val="3F390ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5538,51 +5538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemens-barth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4250-4533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196747473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3543-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05009017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac26f9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#246;nbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Luches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Olbrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Murgida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Llois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. J. Dhalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2548938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechehoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Foster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pieper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niebauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalgaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maiguel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faridi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001811" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shluger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hymninen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieletzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Vaida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielezki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.256103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasciotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Pakarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Nieminen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemens-barth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4250-4533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196747473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3543-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05009017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac38cb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac26f9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gr&#246;nbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Luches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Olbrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Murgida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Llois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. J. Dhalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2548938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechehoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beinik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Foster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palacios-Lidon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pieper" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niebauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalgaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maiguel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faridi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001811" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shluger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hymninen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieletzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Vaida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielezki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.256103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasciotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#246;rtz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Pakarinen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Nieminen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>