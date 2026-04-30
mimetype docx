--- v0 (2026-04-03)
+++ v1 (2026-04-30)
@@ -66,1693 +66,1693 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanosized zeolites to synergize radiotherapy and TAM-targeted immunotherapy in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lozier-Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ImmunoRad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systemic administration of poly(I:C) and resiquimod reprograms tumor-associated macrophages preventing tumor progression and lung metastasis in orthotopic murine cancer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasthasia Ilongo Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pensado-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ummarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Maladies Respiratoires (J2R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on Tumor Associated Macrophages (TAMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ozcelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society of Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1999P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz269.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité de l’hadronthérapie par ions carbone en comparaison à la radiothérapie par rayons X dans les glioblastomes : quelle influence de l’oxygène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRB 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de nanovecteurs de thérapies gazeuses pour réoxygéner les glioblastomes et augmenter l’efficacité de la radiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chakhoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de nanovecteurs de thérapies gazeuses pour réoxygéner les glioblastomes et augmenter l’efficacité de la radiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chakhoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bordji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keystone symposia’ 2015 conference on « Hypoxia: From Basic Mechanisms to Therapeutics»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délivrance d'un siARN-anti-NDR2 à des cellules de lignées bronchiques tumorales humaines par nanoparticules de zéolithes</w:t>
+                <w:t xml:space="preserve">Développement de nanoparticules pour améliorer les effets de la radiothérapie dans le traitement du glioblastome par radiosensibilisation et réoxygénation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Hutinet</w:t>
+                <w:t xml:space="preserve">Thomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amedlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bergot</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Biojout</w:t>
+                <w:t xml:space="preserve">Marie Lozier-Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Anfray</w:t>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Maladies Respiratoires J2R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">17e Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéopôle Nord-Ouest, May 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376928v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nanoparticules pour améliorer les effets de la radiothérapie dans le traitement du glioblastome par radiosensibilisation et réoxygénation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’association agonistes TLR et radiothérapie sur les macrophages associés aux tumeurs dans les glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+                <w:t xml:space="preserve">Anasthasia Ilongo Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres Andón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéopôle Nord-Ouest, May 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229690v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’association agonistes TLR et radiothérapie sur les macrophages associés aux tumeurs dans les glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+                <w:t xml:space="preserve">Délivrance d'un siARN-anti-NDR2 à des cellules de lignées bronchiques tumorales humaines par nanoparticules de zéolithes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Biojout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée des Maladies Respiratoires J2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443235v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolites: a highly customizable platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on NanoImmunoOncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting hypoxic tumors with oxygen and gadolinium enriched nanozeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IRN Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ouistreham, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier XPlore ton cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Bordji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chakhoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331578v1</w:t>
-              </w:r>
-[...914 lines deleted...]
-                <w:t xml:space="preserve">hal-02274090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1809,64 +1809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (5), pp.8003-8016. </w:t>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ghojavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Daouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2185,90 +2185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Goldyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.271-276. </w:t>
@@ -2319,90 +2319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Goldyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Komatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.271-276. </w:t>
@@ -2453,90 +2453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron loaded EMT nanosized zeolite with high affinity towards CO 2 and NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veselina Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 232, pp.256-263. </w:t>
@@ -2755,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hutinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Biojout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lozier-Desmurs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Ilongo Koumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres And&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Helaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belkacem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bordji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chakhoyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pensado-L&#243;pez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ummarino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Komaty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00111B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komatya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W56HDQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lozier-Desmurs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Ilongo Koumba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pensado-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ummarino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chakhoyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Komaty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bordji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres And&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hutinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Biojout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Helaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belkacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00111B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komatya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W56HDQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>