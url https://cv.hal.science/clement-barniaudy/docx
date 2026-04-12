--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -946,165 +946,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entretiens non directifs</w:t>
+                <w:t xml:space="preserve">Les entretiens d'explicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Barniaudy, C., Connac, S. et Zwang, A. (dir.), Mener des entretiens de recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESF Sciences Humaines, p. 72-77, 2025</w:t>
+              <w:t xml:space="preserve">, ESF Sciences Humaines, p. 66-71, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894193v1</w:t>
+                <w:t xml:space="preserve">hal-04894178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entretiens d'explicitation</w:t>
+                <w:t xml:space="preserve">Les entretiens non directifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Barniaudy, C., Connac, S. et Zwang, A. (dir.), Mener des entretiens de recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESF Sciences Humaines, p. 66-71, 2025</w:t>
+              <w:t xml:space="preserve">, ESF Sciences Humaines, p. 72-77, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894178v1</w:t>
+                <w:t xml:space="preserve">hal-04894193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entretiens ethnographiques</w:t>
               </w:r>
@@ -1368,186 +1368,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'inscrire dans les plis de l'atmosphère ou comment faire émerger un maillage de multiples identités dénué d'identité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques éducatives et de formation de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Sébastien Fournier Catherine Bernié-Boissard, Claude Chastagner et Dominique Crozat. </w:t>
+              <w:t xml:space="preserve">Negrier et V. Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités imaginées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2021, 978-2-7314-1194-2</w:t>
+              <w:t xml:space="preserve">L’invention de la region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, p.207-226, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293915v2</w:t>
+                <w:t xml:space="preserve">halshs-03038690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques éducatives et de formation de la région Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S'inscrire dans les plis de l'atmosphère ou comment faire émerger un maillage de multiples identités dénué d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Negrier et V. Simoulin. </w:t>
+              <w:t xml:space="preserve">Laurent Sébastien Fournier Catherine Bernié-Boissard, Claude Chastagner et Dominique Crozat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’invention de la region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, p.207-226, 2021</w:t>
+              <w:t xml:space="preserve">Identités imaginées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2021, 978-2-7314-1194-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038690v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming aware of the living air: from scientific and indigenous narratives to care ethics</w:t>
               </w:r>
@@ -1695,221 +1695,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques éducatives et de formation de la région Occitanie, in E. Negrier et V. Simoulin (Eds), Fusion des régions: le laboratoire d'Occitanie, Presses Universitaires de Grenoble, Grenoble. p.209-228.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From House to Archipelago: Ways of Inhabiting Mediterranean Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion des régions: le laboratoire d'Occitane</w:t>
+              <w:t xml:space="preserve">Barniaudy C., Biancofiore A. (Eds), Re-storying Mediterranean Worlds: New Narratives from Italian Cultures to Global Citizenship, New York: Bloomsbury Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03587522v1</w:t>
+                <w:t xml:space="preserve">hal-03329984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From House to Archipelago: Ways of Inhabiting Mediterranean Worlds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques éducatives et de formation de la région Occitanie, in E. Negrier et V. Simoulin (Eds), Fusion des régions: le laboratoire d'Occitanie, Presses Universitaires de Grenoble, Grenoble. p.209-228.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barniaudy C., Biancofiore A. (Eds), Re-storying Mediterranean Worlds: New Narratives from Italian Cultures to Global Citizenship, New York: Bloomsbury Publishing</w:t>
+              <w:t xml:space="preserve">Fusion des régions: le laboratoire d'Occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329984v1</w:t>
+                <w:t xml:space="preserve">halshs-03587522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Les politiques éducatives et de formation de la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fusion des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2135,2417 +2135,2620 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labinal, G. (dir.). (2023). Géographie et pédagogie : penser et inventer les espaces d’apprentissage (vol. 3). ISTE éditions, série géographie sociale et politique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engager la sensibilité dans les humanités environnementales: vers une recherche transformative fondée sur l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Misonne</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/148n7⟩</w:t>
+              <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140569v1</w:t>
+                <w:t xml:space="preserve">hal-05546287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for Emancipatory Ecospirituality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labinal, G. (dir.). (2023). Géographie et pédagogie : penser et inventer les espaces d’apprentissage (vol. 3). ISTE éditions, série géographie sociale et politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Misonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Trumpeter - Journal of Ecosophy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148n7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04681884v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension d'ouvrage &amp;quot;Éducation dans la relation vécue avec la Nature-territoire au secondaire&amp;quot; (Coord. par V. Boelen)</w:t>
+                <w:t xml:space="preserve">The Case for Emancipatory Ecospirituality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Trumpeter - Journal of Ecosophy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05136485v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Travail Qui Relie », un processus d’auto-écoformation pour se relier à la toile du vivant et « changer de cap »</w:t>
+                <w:t xml:space="preserve">Recension d'ouvrage &amp;quot;Éducation dans la relation vécue avec la Nature-territoire au secondaire&amp;quot; (Coord. par V. Boelen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 (1), http://journals.openedition.org/ere/10537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11x48⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Volume 19.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130zj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04632898v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'ÉCOSPIRITUEL EST POLITIQUE » : L'ÉCOSPIRITUALITÉ, OPIUM DU PEUPLE OU RÉVOLUTION INTÉRIEURE POUR UNE TRANSITION ÉCOLOGIQUE ?</w:t>
+                <w:t xml:space="preserve">« Le Travail Qui Relie », un processus d’auto-écoformation pour se relier à la toile du vivant et « changer de cap »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), http://journals.openedition.org/ere/10537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11x48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656657v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin du milieu, préserver la Terre : le care au service d’une éthique de l’action</w:t>
+                <w:t xml:space="preserve">« L'ÉCOSPIRITUEL EST POLITIQUE » : L'ÉCOSPIRITUALITÉ, OPIUM DU PEUPLE OU RÉVOLUTION INTÉRIEURE POUR UNE TRANSITION ÉCOLOGIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.81-98</w:t>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866565v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la maison à l'archipel: sur les modes d'habiter des mondes méditerranéens</w:t>
+                <w:t xml:space="preserve">Prendre soin du milieu, préserver la Terre : le care au service d’une éthique de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.81-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à l'archipel: sur les modes d'habiter des mondes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, Penser les mondes méditerranéens, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Cartographie sensible: un outil pour renforcer l'éducation de l'attention aux ambiances spatiales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le spatial et le sensible dans les espaces scolaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université. de Montpellier, Faculté d'Education, Mar 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05471560v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de cartographie sensible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Degregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été "Sentir, penser, agir dans la polyphonie du vivant: comment les arts et les sciences peuvent aider à construire des alliances terrestres?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université / GIS TEPCARE / UPVM ReSO / UPVD CRESEM, Jul 2025, Sarlabous (Hautes-Pyrénées), France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374077v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter au gré des vents: réflexions à partir des mondes méditerranéens</w:t>
+                <w:t xml:space="preserve">Atelier de cartographie sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe de recherche MIRAGES "Au gré du vent: climats, paysages et sociétés en milieux arides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM; Université Nice Côte d'Azur, Jan 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Université d'été "Sentir, penser, agir dans la polyphonie du vivant: comment les arts et les sciences peuvent aider à construire des alliances terrestres?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université / GIS TEPCARE / UPVM ReSO / UPVD CRESEM, Jul 2025, Sarlabous (Hautes-Pyrénées), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911229v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la Table ronde &amp;quot;Repenser le politique avec les éthiques et les pratiques du care dans l’intervention éducative et écosociale&amp;quot; (avec Laurence Brière, Audrey Dahl, Emmanuelle Larocque, Dalie Lauzon-Vallières)</w:t>
+                <w:t xml:space="preserve">Habiter au gré des vents: réflexions à partir des mondes méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Repenser les dimensions politiques de l’éducation relative à l’environnement dans le contexte socio-écologique contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centr'ERE Université du Québec à Montréal, Jun 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche MIRAGES "Au gré du vent: climats, paysages et sociétés en milieux arides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM; Université Nice Côte d'Azur, Jan 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365021v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soi écologique, reliance et changement de cap</w:t>
+                <w:t xml:space="preserve">Participation à la Table ronde &amp;quot;Repenser le politique avec les éthiques et les pratiques du care dans l’intervention éducative et écosociale&amp;quot; (avec Laurence Brière, Audrey Dahl, Emmanuelle Larocque, Dalie Lauzon-Vallières)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été "Soi-même comme la Terre": apprendre, se relier, co-créer pour un soin des milieux de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sarlabous (Hautes-Pyrénées), France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Repenser les dimensions politiques de l’éducation relative à l’environnement dans le contexte socio-écologique contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centr'ERE Université du Québec à Montréal, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662451v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de Reliance à la Mer</w:t>
+                <w:t xml:space="preserve">Soi écologique, reliance et changement de cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeaMoreBlue: approches écopoétiques et interdisciplinaires des mers et océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été "Soi-même comme la Terre": apprendre, se relier, co-créer pour un soin des milieux de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sarlabous (Hautes-Pyrénées), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620867v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t>
+                <w:t xml:space="preserve">Atelier de Reliance à la Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t>
+              <w:t xml:space="preserve">SeaMoreBlue: approches écopoétiques et interdisciplinaires des mers et océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160871v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire d'éconarration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+                <w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans la trame du vivant Summer school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Théories et pratiques du Care; Université Paul-Valéry; Unité ReSO, Jul 2023, Royère de Vassivière, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466977v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Travail qui Relie&amp;quot;: un processus d'auto-écoformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratoire d'éconarration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives de Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, CERMOSEN, Mirabel (Ardèche), France</w:t>
+              <w:t xml:space="preserve">Dans la trame du vivant Summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Théories et pratiques du Care; Université Paul-Valéry; Unité ReSO, Jul 2023, Royère de Vassivière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295093v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Café &amp;quot;virtuel&amp;quot; sur la géohistoire du climat</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Travail qui Relie&amp;quot;: un processus d'auto-écoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APHG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives de Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, CERMOSEN, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547835v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éconarration comme construction du sens à l’ère de l’incertitude: présentation du dispositif ECONARRATIVE</w:t>
+                <w:t xml:space="preserve">Café &amp;quot;virtuel&amp;quot; sur la géohistoire du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement des transitions écologique et sociétale à l'université, Université Paris Cité / Institut des Défis / Learning Planet Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">APHG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718874v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éveiller le cœur, cultiver lʼesprit : Care, Éducation, Écologie</w:t>
+                <w:t xml:space="preserve">L’éconarration comme construction du sens à l’ère de l’incertitude: présentation du dispositif ECONARRATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Éveiller le cœur, cultiver l’esprit : Care, Éducation, Écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé grâce au soutien des unités de recherche ReSO (Université Paul-Valéry Montpellier 3), LIRDEF (Université de Montpellier), du Centre de Recherche Interdisciplinaire (CRI) – Université de Paris, de la Maison des Sciences de l’Homme de Montpellier, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'enseignement des transitions écologique et sociétale à l'université, Université Paris Cité / Institut des Défis / Learning Planet Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651876v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecospiritual is Political: Ecospirituality, Opium of the People or Interior Revolution for an Ecological Transition?</w:t>
+                <w:t xml:space="preserve">Éveiller le cœur, cultiver lʼesprit : Care, Éducation, Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Delorme</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "STREAMS: transformative environmental humanities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque international : Éveiller le cœur, cultiver l’esprit : Care, Éducation, Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé grâce au soutien des unités de recherche ReSO (Université Paul-Valéry Montpellier 3), LIRDEF (Université de Montpellier), du Centre de Recherche Interdisciplinaire (CRI) – Université de Paris, de la Maison des Sciences de l’Homme de Montpellier, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329975v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les narrations de l’anthropocène : retour d’expérience sur le projet international de recherche-action Econarrative (MSH-SUD)</w:t>
+                <w:t xml:space="preserve">The Ecospiritual is Political: Ecospirituality, Opium of the People or Interior Revolution for an Ecological Transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 'Éveiller le coeur, cultiver l’esprit : Care, Éducation, Écologie'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International conference "STREAMS: transformative environmental humanities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765276v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oubli et le souvenir de l'air: l'écologie des sens pour une éthique du care</w:t>
+                <w:t xml:space="preserve">Les narrations de l’anthropocène : retour d’expérience sur le projet international de recherche-action Econarrative (MSH-SUD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Souchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ubbiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2019-2020 "Théories et pratique du Care": journée autour de l'oeuvre de David Abram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international 'Éveiller le coeur, cultiver l’esprit : Care, Éducation, Écologie'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510895v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin du milieu, préserver la Terre: le care au service d'une éthique de l'action</w:t>
+                <w:t xml:space="preserve">L'oubli et le souvenir de l'air: l'écologie des sens pour une éthique du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Théories et pratiques du Care"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2019-2020 "Théories et pratique du Care": journée autour de l'oeuvre de David Abram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510874v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'inscrire dans les plis de l'atmosphère ou comment faire émerger un maillage de multiples identités dénué d'identité</w:t>
+                <w:t xml:space="preserve">Prendre soin du milieu, préserver la Terre: le care au service d'une éthique de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Pourquoi les identités ? Intérêts et limites d'une notion controversée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Théories et pratiques du Care"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184704v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences du vent, ambiances climatiques et ambiances architecturales en Méditerranée occidentale</w:t>
+                <w:t xml:space="preserve">S'inscrire dans les plis de l'atmosphère ou comment faire émerger un maillage de multiples identités dénué d'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 69 - 74</w:t>
+              <w:t xml:space="preserve">Colloque international "Pourquoi les identités ? Intérêts et limites d'une notion controversée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414083v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux utopies dans le vent: modéliser pour contrôler les vents versus expérimenter pour &amp;quot;faire avec&amp;quot; les vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Utopies culturelles contemporaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Université de Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de simulation des vents depuis le début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les dispositifs de simulation du monde du XIXe siècle à aujourd’hui : inventer, expérimenter et transformer le réel", Université de Genève, Faculté des Sciences de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires du vent en Méditerranée: une construction par la praxis, le logos et l'aisthesis</w:t>
+                <w:t xml:space="preserve">Expériences du vent, ambiances climatiques et ambiances architecturales en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral "Le concept de territoire en géographie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Université Montpellier 3, France</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 69 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293839v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du vent en Méditerranée: une construction par la praxis, le logos et l'aisthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral "Le concept de territoire en géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Université Montpellier 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modulations du vent dans les territoires de Méditerranée occidentale : dissolution et recomposition des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Frontiere in-visibili: culture, letterature, paesaggi fra Sardegna e Mediterraneo », Faculté d’Économie, de Science Politique et de Littérature de l’Université de Cagliari (Sardaigne, Italie),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cagliari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4555,153 +4758,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage: &amp;quot;Mon blanc de travail: un cri du care&amp;quot; de Margot Smirdec (Librinova, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Manifeste Négawatt&amp;quot; (Arles: Actes Sud/Domaine du possible, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4711,51 +4914,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet international de recherche-action-participative ECONARRATIVE - présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4764,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4818,161 +5021,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations de l’anthropocène : retour d’expérience sur le projet international de recherche-action Econarrative (MSH-SUD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Benaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Menatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5040,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8164D56A"/>
+    <w:nsid w:val="D6D7AC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5271,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5879-5272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.barniaudy@univ-perp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293915v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilsileno.it/geographiesoftheanthropocene/e-book-releases/narratives-in-the-anthropocene-era/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Misonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130zj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x48" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Souchu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ubbiali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5879-5272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.barniaudy@univ-perp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293915v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilsileno.it/geographiesoftheanthropocene/e-book-releases/narratives-in-the-anthropocene-era/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Misonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130zj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Souchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ubbiali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>