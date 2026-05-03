--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1613,178 +1613,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Thinking Interconnected Worlds</w:t>
+                <w:t xml:space="preserve">From House to Archipelago: Ways of Inhabiting Mediterranean Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barniaudy C., Biancofiore A. (eds), Re-storying Mediterranean Worlds: New Narratives from Italian Cultures to Global Citizenship, New York: Bloomsbury Publishing</w:t>
+              <w:t xml:space="preserve">Barniaudy C., Biancofiore A. (Eds), Re-storying Mediterranean Worlds: New Narratives from Italian Cultures to Global Citizenship, New York: Bloomsbury Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329996v1</w:t>
+                <w:t xml:space="preserve">hal-03329984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From House to Archipelago: Ways of Inhabiting Mediterranean Worlds</w:t>
+                <w:t xml:space="preserve">Introduction: Thinking Interconnected Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barniaudy C., Biancofiore A. (Eds), Re-storying Mediterranean Worlds: New Narratives from Italian Cultures to Global Citizenship, New York: Bloomsbury Publishing</w:t>
+              <w:t xml:space="preserve">Barniaudy C., Biancofiore A. (eds), Re-storying Mediterranean Worlds: New Narratives from Italian Cultures to Global Citizenship, New York: Bloomsbury Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329984v1</w:t>
+                <w:t xml:space="preserve">hal-03329996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques éducatives et de formation de la région Occitanie, in E. Negrier et V. Simoulin (Eds), Fusion des régions: le laboratoire d'Occitanie, Presses Universitaires de Grenoble, Grenoble. p.209-228.</w:t>
               </w:r>
@@ -4458,165 +4458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de simulation des vents depuis le début du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Expériences du vent, ambiances climatiques et ambiances architecturales en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Les dispositifs de simulation du monde du XIXe siècle à aujourd’hui : inventer, expérimenter et transformer le réel", Université de Genève, Faculté des Sciences de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 69 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510851v1</w:t>
+                <w:t xml:space="preserve">hal-01414083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences du vent, ambiances climatiques et ambiances architecturales en Méditerranée occidentale</w:t>
+                <w:t xml:space="preserve">Les dispositifs de simulation des vents depuis le début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 69 - 74</w:t>
+              <w:t xml:space="preserve">Colloque international "Les dispositifs de simulation du monde du XIXe siècle à aujourd’hui : inventer, expérimenter et transformer le réel", Université de Genève, Faculté des Sciences de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414083v1</w:t>
+                <w:t xml:space="preserve">hal-02510851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du vent en Méditerranée: une construction par la praxis, le logos et l'aisthesis</w:t>
               </w:r>
@@ -5243,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6D7AC36"/>
+    <w:nsid w:val="0FDA3F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5879-5272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.barniaudy@univ-perp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293915v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilsileno.it/geographiesoftheanthropocene/e-book-releases/narratives-in-the-anthropocene-era/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Misonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130zj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Souchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ubbiali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5879-5272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.barniaudy@univ-perp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293915v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilsileno.it/geographiesoftheanthropocene/e-book-releases/narratives-in-the-anthropocene-era/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Misonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130zj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Souchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ubbiali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>