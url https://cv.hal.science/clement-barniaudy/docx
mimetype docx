--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2398,191 +2398,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for Emancipatory Ecospirituality</w:t>
+                <w:t xml:space="preserve">Recension d'ouvrage &amp;quot;Éducation dans la relation vécue avec la Nature-territoire au secondaire&amp;quot; (Coord. par V. Boelen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Trumpeter - Journal of Ecosophy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 19.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130zj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681884v1</w:t>
+                <w:t xml:space="preserve">hal-05136485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension d'ouvrage &amp;quot;Éducation dans la relation vécue avec la Nature-territoire au secondaire&amp;quot; (Coord. par V. Boelen)</w:t>
+                <w:t xml:space="preserve">The Case for Emancipatory Ecospirituality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Trumpeter - Journal of Ecosophy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130zj⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05136485v1</w:t>
+                <w:t xml:space="preserve">hal-04681884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Travail Qui Relie », un processus d’auto-écoformation pour se relier à la toile du vivant et « changer de cap »</w:t>
               </w:r>
@@ -4458,165 +4458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences du vent, ambiances climatiques et ambiances architecturales en Méditerranée occidentale</w:t>
+                <w:t xml:space="preserve">Les dispositifs de simulation des vents depuis le début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 69 - 74</w:t>
+              <w:t xml:space="preserve">Colloque international "Les dispositifs de simulation du monde du XIXe siècle à aujourd’hui : inventer, expérimenter et transformer le réel", Université de Genève, Faculté des Sciences de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414083v1</w:t>
+                <w:t xml:space="preserve">hal-02510851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de simulation des vents depuis le début du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Expériences du vent, ambiances climatiques et ambiances architecturales en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Les dispositifs de simulation du monde du XIXe siècle à aujourd’hui : inventer, expérimenter et transformer le réel", Université de Genève, Faculté des Sciences de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 69 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510851v1</w:t>
+                <w:t xml:space="preserve">hal-01414083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du vent en Méditerranée: une construction par la praxis, le logos et l'aisthesis</w:t>
               </w:r>
@@ -5243,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FDA3F3D"/>
+    <w:nsid w:val="33F2AF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5879-5272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.barniaudy@univ-perp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293915v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilsileno.it/geographiesoftheanthropocene/e-book-releases/narratives-in-the-anthropocene-era/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Misonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130zj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Souchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ubbiali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5879-5272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.barniaudy@univ-perp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293915v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilsileno.it/geographiesoftheanthropocene/e-book-releases/narratives-in-the-anthropocene-era/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Misonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130zj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Souchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ubbiali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>