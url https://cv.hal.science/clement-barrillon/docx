--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -818,234 +818,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet novatoire de la transformation en SAS&amp;quot;, note sous Cass. com., 25 janv. 2017, n°14-28.792</w:t>
+                <w:t xml:space="preserve">Lu et approuvé : la nouvelle vie d'une mention tombée en désuétude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1147</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797755v1</w:t>
+                <w:t xml:space="preserve">hal-01797741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu et approuvé : la nouvelle vie d'une mention tombée en désuétude</w:t>
+                <w:t xml:space="preserve">L'insaisissable dividende de l'associé d'une SCI&amp;quot;, note sous Cass. com., 13 sept. 2017, n° 16-13.674</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.754</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797741v1</w:t>
+                <w:t xml:space="preserve">hal-01797749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insaisissable dividende de l'associé d'une SCI&amp;quot;, note sous Cass. com., 13 sept. 2017, n° 16-13.674</w:t>
+                <w:t xml:space="preserve">L'effet novatoire de la transformation en SAS&amp;quot;, note sous Cass. com., 25 janv. 2017, n°14-28.792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41, pp.72</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797749v1</w:t>
+                <w:t xml:space="preserve">hal-01797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature juridique du report à nouveau</w:t>
               </w:r>
@@ -1232,165 +1232,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité du prêt n'implique pas le remboursement des dépenses d'usage&amp;quot;, note sous Cass. civ. 1ère, 13 juill. 2016, n° 15-10.474</w:t>
+                <w:t xml:space="preserve">L'usufruitier n'a pas à être convoqué à toutes les assemblées&amp;quot;, note sous Cass. civ. 3ème, 15 sept. 2016, n°15-15.172</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44, pp.60</w:t>
+              <w:t xml:space="preserve">, 2016, 44, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797761v1</w:t>
+                <w:t xml:space="preserve">hal-01797764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usufruitier n'a pas à être convoqué à toutes les assemblées&amp;quot;, note sous Cass. civ. 3ème, 15 sept. 2016, n°15-15.172</w:t>
+                <w:t xml:space="preserve">La gratuité du prêt n'implique pas le remboursement des dépenses d'usage&amp;quot;, note sous Cass. civ. 1ère, 13 juill. 2016, n° 15-10.474</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44, pp.68</w:t>
+              <w:t xml:space="preserve">, 2016, 44, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797764v1</w:t>
+                <w:t xml:space="preserve">hal-01797761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usufruitier peut-il exercer un droit de jouissance sur les réserves mises en distri-bution&amp;quot;, note sous Cass. civ. 1ère, 22 juin 2016, n° 15-19.471 et 15-19.516</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Gallois-Cochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daigre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Gallois-Cochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daigre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>