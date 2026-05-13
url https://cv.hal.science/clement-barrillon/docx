--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -257,178 +257,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité d'un pacte d'associés conclu pour la durée de vie de la société</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les distributions aux associés en dehors de l'assemblée d'approbation des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Gallois-Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.370</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03995628v1</w:t>
+                <w:t xml:space="preserve">halshs-04139937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les distributions aux associés en dehors de l'assemblée d'approbation des comptes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validité d'un pacte d'associés conclu pour la durée de vie de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.1227</w:t>
+              <w:t xml:space="preserve">, 2023, 07, pp.370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04139937v1</w:t>
+                <w:t xml:space="preserve">halshs-03995628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que « l'unanimité des associés » ?</w:t>
               </w:r>
@@ -749,579 +749,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit au dividende des héritiers du notaire&amp;quot;, note sous Cass. civ. 1ère, 25 janv. 2017, n° 15-28.980</w:t>
+                <w:t xml:space="preserve">L'agrément dans la SAS depuis la loi Sapin II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.74</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797750v1</w:t>
+                <w:t xml:space="preserve">hal-01797732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu et approuvé : la nouvelle vie d'une mention tombée en désuétude</w:t>
+                <w:t xml:space="preserve">L'effet novatoire de la transformation en SAS&amp;quot;, note sous Cass. com., 25 janv. 2017, n°14-28.792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.754</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797741v1</w:t>
+                <w:t xml:space="preserve">hal-01797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insaisissable dividende de l'associé d'une SCI&amp;quot;, note sous Cass. com., 13 sept. 2017, n° 16-13.674</w:t>
+                <w:t xml:space="preserve">Le droit au dividende des héritiers du notaire&amp;quot;, note sous Cass. civ. 1ère, 25 janv. 2017, n° 15-28.980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41, pp.72</w:t>
+              <w:t xml:space="preserve">, 2017, 15, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797749v1</w:t>
+                <w:t xml:space="preserve">hal-01797750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet novatoire de la transformation en SAS&amp;quot;, note sous Cass. com., 25 janv. 2017, n°14-28.792</w:t>
+                <w:t xml:space="preserve">L'insaisissable dividende de l'associé d'une SCI&amp;quot;, note sous Cass. com., 13 sept. 2017, n° 16-13.674</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1147</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797755v1</w:t>
+                <w:t xml:space="preserve">hal-01797749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature juridique du report à nouveau</w:t>
+                <w:t xml:space="preserve">Lu et approuvé : la nouvelle vie d'une mention tombée en désuétude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.345</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797735v1</w:t>
+                <w:t xml:space="preserve">hal-01797741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau mécanisme de contrôle des investissements étrangers en France</w:t>
+                <w:t xml:space="preserve">La nature juridique du report à nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.70</w:t>
+              <w:t xml:space="preserve">, 2017, pp.345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797734v1</w:t>
+                <w:t xml:space="preserve">hal-01797735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agrément dans la SAS depuis la loi Sapin II</w:t>
+                <w:t xml:space="preserve">Le nouveau mécanisme de contrôle des investissements étrangers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.8</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797732v1</w:t>
+                <w:t xml:space="preserve">hal-01797734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usufruitier n'a pas à être convoqué à toutes les assemblées&amp;quot;, note sous Cass. civ. 3ème, 15 sept. 2016, n°15-15.172</w:t>
+                <w:t xml:space="preserve">Au moment de la liquidation, les dettes sociales sont imputables aux associés au titre de leur contribution aux pertes&amp;quot;, note sous Cass. com., 27 sept. 2016, n°15-13.348</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.68</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797764v1</w:t>
+                <w:t xml:space="preserve">hal-01797766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratuité du prêt n'implique pas le remboursement des dépenses d'usage&amp;quot;, note sous Cass. civ. 1ère, 13 juill. 2016, n° 15-10.474</w:t>
               </w:r>
@@ -1370,303 +1370,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usufruitier peut-il exercer un droit de jouissance sur les réserves mises en distri-bution&amp;quot;, note sous Cass. civ. 1ère, 22 juin 2016, n° 15-19.471 et 15-19.516</w:t>
+                <w:t xml:space="preserve">L'usufruitier n'a pas à être convoqué à toutes les assemblées&amp;quot;, note sous Cass. civ. 3ème, 15 sept. 2016, n°15-15.172</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31, pp.46</w:t>
+              <w:t xml:space="preserve">, 2016, 44, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797765v1</w:t>
+                <w:t xml:space="preserve">hal-01797764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au moment de la liquidation, les dettes sociales sont imputables aux associés au titre de leur contribution aux pertes&amp;quot;, note sous Cass. com., 27 sept. 2016, n°15-13.348</w:t>
+                <w:t xml:space="preserve">L'usufruitier peut-il exercer un droit de jouissance sur les réserves mises en distri-bution&amp;quot;, note sous Cass. civ. 1ère, 22 juin 2016, n° 15-19.471 et 15-19.516</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1621</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797766v1</w:t>
+                <w:t xml:space="preserve">hal-01797765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cession de contrat en voie de consécration</w:t>
+                <w:t xml:space="preserve">L'étrange mandat de participer aux décisions collectives confié à l'usufruitier de parts sociales ou d'actions&amp;quot;, note sous Cass. com., 8 déc. 2015, n° 14-20.307</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 160, pp.15</w:t>
+              <w:t xml:space="preserve">, 2015, 19, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797774v1</w:t>
+                <w:t xml:space="preserve">hal-01797771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étrange mandat de participer aux décisions collectives confié à l'usufruitier de parts sociales ou d'actions&amp;quot;, note sous Cass. com., 8 déc. 2015, n° 14-20.307</w:t>
+                <w:t xml:space="preserve">La cession de contrat en voie de consécration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19, pp.68</w:t>
+              <w:t xml:space="preserve">, 2015, 160, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797771v1</w:t>
+                <w:t xml:space="preserve">hal-01797774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout copropriétaire indivis a le droit de participer aux décisions collectives&amp;quot;, note sous Cass. com., 21 janv. 2014, n°13-10.151</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Gallois-Cochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daigre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Gallois-Cochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daigre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>