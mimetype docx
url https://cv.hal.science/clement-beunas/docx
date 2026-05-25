--- v0 (2026-04-21)
+++ v1 (2026-05-25)
@@ -17,56 +17,50 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clément Beunas </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -116,2128 +110,2197 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Post-doctorant à la Fédération régionale de recherche en psychiatrie et santé mentale Hauts-de-France (F2RSM Psy) et chercheur rattaché au Centre lillois d'études et de recherches économiques et sociologiques (CLERSÉ, UMR 8019), je réalise actuellement des enquêtes portant sur la santé mentale et le suicide en prison.</w:t>
+        <w:t xml:space="preserve">Chercheur associé au Centre lillois d'études et de recherches économiques et sociologiques (CLERSÉ, UMR 8018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À l'issue d'un doctorat doctoral et deux contrats d'ATER menés à la Faculté des sciences économiques, sociales et des territoires de l'Université de Lille, j'ai réalisé une thèse portant sur la construction politique et médiatique de la lutte contre la radicalisation. Mes recherches se situent à la croisée de la sociologie politique, de la sociologie de la déviance, des mutations du contrôle social et de l'étude des formes contemporaines de la répression.</w:t>
+        <w:t xml:space="preserve">Déviance, pénalité, contrôle social, répression.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Epsylon : état des lieux</w:t>
+                <w:t xml:space="preserve">Étudier la prison depuis l’hôpital et l’hôpital depuis la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Beunas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Eck</w:t>
+                <w:t xml:space="preserve">Clément Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des UHSA "Psychiatrie et prison : quand la complexité défie la prise en charge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">journée d'étude "Enquêter à l'hôpital : des sociologues en terrain (in)hospitalier?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404747v1</w:t>
+                <w:t xml:space="preserve">hal-05608756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Erreurs de casting », « clients réguliers » et « longues peines ». Les inscriptions temporelles de la prison au sein de trajectoires biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contours des (dés)enfermements : la déviance et sa régulation entre et au-delà des murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales et environnement carcéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales en prison : parcours, ressources et expériences de personnes entrantes en maison d’arrêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude Epsylon : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque jeunes chercheurs et jeunes chercheuses sur la privation de liberté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences Juridique et Philosophique de la Sorbonne; Institut caennais de recherche juridique de l’Université de Caen-Normandie; Centre Droit Éthique et Procédures de l’Université d’Artois, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des UHSA "Psychiatrie et prison : quand la complexité défie la prise en charge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379492v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire ses premiers pas en prison. Socialisations carcérales à l'entrée en maison d'arrêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Éprouver par l'enquête de terrain les singularités des prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Axe 1 Ancrages et dynamiques comparés du politique, Clersé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre lillois d’études et de recherches sociologiques et économiques (Clersé), Feb 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">XVIIIe Colloque de l'Association internationale des criminologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des criminologues de langue française, AICLF, May 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408825v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la recherche sociologique en milieu carcéral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire ses premiers pas en prison. Socialisations carcérales à l'entrée en maison d'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'étude "Réduction des risques et des dommages en milieu pénitentiaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Axe 1 Ancrages et dynamiques comparés du politique, Clersé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre lillois d’études et de recherches sociologiques et économiques (Clersé), Feb 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537716v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éprouver par l'enquête de terrain les singularités des prisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les inégalités sociales en prison : parcours, ressources et expériences de personnes entrantes en maison d’arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Colloque de l'Association internationale des criminologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des criminologues de langue française, AICLF, May 2024, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">7e Colloque jeunes chercheurs et jeunes chercheuses sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Juridique et Philosophique de la Sorbonne; Institut caennais de recherche juridique de l’Université de Caen-Normandie; Centre Droit Éthique et Procédures de l’Université d’Artois, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381523v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction politique et médiatique de la lutte contre la radicalisation en France (2009-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enjeux de la recherche sociologique en milieu carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Terrorisme, antiterrorisme et sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'étude "Réduction des risques et des dommages en milieu pénitentiaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408835v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’hommes incarcérés pour violences conjugales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La construction politique et médiatique de la lutte contre la radicalisation en France (2009-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Genre et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre lillois d’études et de recherches sociologiques et économiques (Clersé), Dec 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Terrorisme, antiterrorisme et sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408846v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’interface de l’éducatif et du répressif. Les conflits de loyauté des référents laïcité citoyenneté de la Protection judiciaire de la jeunesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trajectoires d’hommes incarcérés pour violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les professionnels de la déviance et de la délinquance : quels enjeux d’hybridation ? Pratiques des acteurs, lieux d’intervention et logiques professionnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre lillois d’études et de recherches sociologiques et économiques (Clersé), Dec 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335000v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déradicalisation dans les discours politiques et médiatiques. Traitements différenciés de la violence politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">À l’interface de l’éducatif et du répressif. Les conflits de loyauté des référents laïcité citoyenneté de la Protection judiciaire de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du centre de recherches et d’interventions sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">« Les professionnels de la déviance et de la délinquance : quels enjeux d’hybridation ? Pratiques des acteurs, lieux d’intervention et logiques professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381449v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que deviennent les &amp;quot;référents radicalisation&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Axe 2 Mondes du travail, Mondes privés (MTMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre lillois d’études et de recherches sociologiques et économiques (Clersé), Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déradicalisation dans les discours politiques et médiatiques. Traitements différenciés de la violence politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du centre de recherches et d’interventions sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Protection judiciaire de la jeunesse face à la &amp;quot;lutte contre la radicalisation&amp;quot; : enjeu national, reconfigurations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ce que la prévention de la radicalisation fait aux acteurs de l’État social : enquêtes sur la mise en œuvre d’une nouvelle politique publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur la lutte contre la radicalisation. Extension du contrôle social, confusion des rôles et incertitudes éthiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La fabrique des inégalités sociales en détention. Capital social, culturel et économique en maison d'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fouchard, Isabelle; Larralde, Jean-Manuel; Lévy, Benjamin; Simon, Anne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...780 lines deleted...]
-                <w:t xml:space="preserve">hal-04381519v1</w:t>
+              <w:t xml:space="preserve">Les populations de la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.67-79, 2025, 978-2386001888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des inégalités sociales en détention. Capital social, culturel et économique en maison d'arrêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coproduire&amp;quot; la lutte contre la radicalisation. Frictions et coopérations dans les cellules de prévention de la radicalisation et d'accompagnement des familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Soussoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les populations de la privation de liberté</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Champ pénal/Penal field, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gautron, Par-delà l’aveu. Remords et justice pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Liens socio/Lectures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138in⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la lutte contre la radicalisation. Extension du contrôle social, confusion des rôles et incertitudes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bayssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Hergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Soussoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Champ pénal/Penal field, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141rr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galonnier (Juliette), Lacroix (Stéphane), Marzouki (Nadia), dir. – Politiques de lutte contre la radicalisation. – Paris, Presses de Sciences Po, 2022 (L’enjeu mondial). 186 p. Figures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue française de science politique, 72 (5), pp.871-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et radicalisation. Pour une approche « par le bas » des effets institutionnels de la lutte contre la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chantraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Déviance et société, Vol. 46 (3), pp.273-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.463.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Galembert, Islam et prison, Paris : Amsterdam, coll. &amp;quot;Contreparties&amp;quot;, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que deviennent les référents « radicalisation » ? Une étude des référents laïcité citoyenneté de la Protection judiciaire de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sociologie, 12 (4), pp.371-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prière et le drapeau. À propos de : Alex Alber, Joël Cabalion, Valérie Cohen, Un impossible travail de déradicalisation, Éres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vie des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;radical&amp;quot; au &amp;quot;radicalisé&amp;quot;. Les usages médiatiques et politiques de la notion de &amp;quot;déradicalisation&amp;quot; en France (2014 - 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Déviance et Société, 43 (1), pp.3-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.431.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05247196v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye (dir), « Une juste violence ? Violences et radicalités militantes depuis les années 1970 », Parlement[s], n° 28, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Beunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lectures liens socio, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.33241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé mentale à l'entrée en maison d'arrêt. Une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] F2RSM Psy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2247,114 +2310,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la lutte contre la radicalisation en France : préconisations et déclinaisons d'une nouvelle prérogative d'État (2009-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lille, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05395418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2422,51 +2485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65C1FF4E"/>
+    <w:nsid w:val="235A490E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2653,51 +2716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-beunas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2895-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05404747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Beunas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin d'Ovidio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04975225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04975185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04537716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05095691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bayssat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hergon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Soussoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141rr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05095434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04975212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138in" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03860359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.463.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02559136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.431.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H9R4SWJ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05247196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04748157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beunas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-beunas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2895-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beunas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04975225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Beunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04975185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05404747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin d'Ovidio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04537716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05247196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05095434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Soussoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04975212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138in" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05095691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bayssat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hergon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141rr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0871" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03860359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.463.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02559136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.431.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33241" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H9R4SWJ2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04748157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>