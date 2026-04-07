--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -566,278 +566,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARADe (PAR Acquisition Device) Conception et réalisation d'un dispositif portatif de capteur de rayonnement PAR</w:t>
+                <w:t xml:space="preserve">PARADe: a low-cost open-source device for photosynthetically active radiation (PAR) measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Chassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626738v1</w:t>
+                <w:t xml:space="preserve">hal-03430473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARADe: a low-cost open-source device for photosynthetically active radiation (PAR) measurements</w:t>
+                <w:t xml:space="preserve">PARADe (PAR Acquisition Device) Conception et réalisation d'un dispositif portatif de capteur de rayonnement PAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Chassaigne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Jansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430473v1</w:t>
+                <w:t xml:space="preserve">hal-04626738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jansen Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassigne Morgane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Precision Agriculture (ECPA2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. , pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,51 +2456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF54460E"/>
+    <w:nsid w:val="755D5790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bonnefoy-claudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8159-2406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282515631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05158278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117374" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05145003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05240409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4135-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chassaigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Capelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04882870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCK052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Carpio Espinosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Benavente-Ferraces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soudais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Arthur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassigne Morgane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bonnefoy-claudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8159-2406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282515631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05158278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117374" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05145003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05240409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4135-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chassaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Capelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04882870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCK052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Carpio Espinosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Benavente-Ferraces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soudais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Arthur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassigne Morgane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>