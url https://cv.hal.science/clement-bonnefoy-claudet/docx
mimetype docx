--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1222,1165 +1222,1165 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04660350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et sensibilité à la température des matières organiques de sols forestiers du Morvan sous contrainte climatique : évolution de la respiration des sols et facteurs de contrôle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of biochar application on soil microbial respiration under simulated climate change within a mediterranean cropland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Carpio Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Benavente-Ferraces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Centennial IUSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florence, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un observatoire à haute fréquence de la respiration des sols en milieu forestier en Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ResMO 2024 (Réseau Matières Organiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of biochar and its co-application with inorganic and organic fertilizers on soil microbial respiration and temperature sensitivity of carbon mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024UBFCK052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04882870v1</w:t>
+                <w:t xml:space="preserve">Maria José Carpio Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Benavente-Ferraces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès EGU 2024 (European Geoscience Union)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des pratiques viticoles sur les stocks de carbone organique des sols du vignoble bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ResMO 2024 (Réseau Matières Organiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity to temperature of forest soil organic matter could be explained by molecular diversity of soil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Kaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès IMOG 2023 (International Meeting of Organic Geochimistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respiration des sols forestiers et sensibilité à la température (Q10) : comparaison de 4 essences forestières (Mont Beuvray, PNR Morvan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès JES 2023, 16èmes Journées d’étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'un changement de gestion forestière sur les stocks de carbone organique et le paramètre Q10 dans une hêtraie de l'Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès FROG V (French Researcher in Organic Geochemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a low-cost portable PAR device for crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansen Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassigne Morgane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Precision Agriculture (ECPA2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. , pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biochar and its co-application with inorganic and organic fertilizers on soil microbial respiration and temperature sensitivity of carbon mineralization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité et sensibilité à la température des matières organiques de sols forestiers du Morvan sous contrainte climatique : évolution de la respiration des sols et facteurs de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...882 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Planétologie. Université Bourgogne Franche-Comté, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024UBFCK052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jansen Arthur</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-03327624v1</w:t>
+                <w:t xml:space="preserve">tel-04882870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2456,51 +2456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755D5790"/>
+    <w:nsid w:val="C5C9B9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bonnefoy-claudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8159-2406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282515631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05158278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117374" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05145003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05240409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4135-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chassaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Capelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04882870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCK052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Carpio Espinosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Benavente-Ferraces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soudais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Arthur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassigne Morgane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bonnefoy-claudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8159-2406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282515631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05158278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117374" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05145003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05240409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4135-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chassaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Capelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Carpio Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Benavente-Ferraces" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soudais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Arthur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassigne Morgane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04882870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCK052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>