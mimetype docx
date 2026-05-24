--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -147,1104 +147,1104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter degradability as a function of forest species, a study based on Py-GC–MS analysis.</w:t>
+                <w:t xml:space="preserve">Facteurs de contrôle de la respiration des sols forestiers de moyenne montagne face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri Kaal</w:t>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+                <w:t xml:space="preserve">Jeremy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Congrès JES 2025 (Journées d’étude des sols)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158278v1</w:t>
+                <w:t xml:space="preserve">hal-05490901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and accurate method for estimating the temperature sensitivity of soil organic matter (Q10).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of soil water content on soil respiration sensitivity to temperature (Q10) in a temperate beech forest: overview of data processing from four years of observation with automatic chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05145003v1</w:t>
+              <w:t xml:space="preserve">Congrès EGU 2025 (European Geoscience Union)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate impact on mean annual cycle and interannual variability of CO 2 fluxes in European deciduous broadleaf and evergreen needleleaf forests: insights from observations and state-of-the-art data-driven and process-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répétabilité et reproductibilité des analyses de la composition chimique de la matière organique naturelle par thermochimiolyse GC-MS : exercice d'intercomparaison au sein du réseau GEOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmat Ullah</w:t>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Angèle Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...281 lines deleted...]
-                <w:t xml:space="preserve">hal-04626738v1</w:t>
+              <w:t xml:space="preserve">Resmo: reseau matière organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Resmo, Mar 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04660350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de contrôle de la respiration des sols forestiers de moyenne montagne face au changement climatique</w:t>
+                <w:t xml:space="preserve">Soil organic matter degradability as a function of forest species, a study based on Py-GC–MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Kaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès JES 2025 (Journées d’étude des sols)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05490901v1</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, pp.117374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soil water content on soil respiration sensitivity to temperature (Q10) in a temperate beech forest: overview of data processing from four years of observation with automatic chambers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid and accurate method for estimating the temperature sensitivity of soil organic matter (Q10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cognard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EGU 2025 (European Geoscience Union)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05491066v1</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (3), pp.e70130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répétabilité et reproductibilité des analyses de la composition chimique de la matière organique naturelle par thermochimiolyse GC-MS : exercice d'intercomparaison au sein du réseau GEOF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Climate impact on mean annual cycle and interannual variability of CO 2 fluxes in European deciduous broadleaf and evergreen needleleaf forests: insights from observations and state-of-the-art data-driven and process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmat Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resmo: reseau matière organique</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (16), pp.4135-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-4135-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PARADe (PAR Acquisition Device) Conception et réalisation d'un dispositif portatif de capteur de rayonnement PAR</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04660350v1</w:t>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PARADe: a low-cost open-source device for photosynthetically active radiation (PAR) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1256,467 +1256,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biochar application on soil microbial respiration under simulated climate change within a mediterranean cropland</w:t>
+                <w:t xml:space="preserve">Effects of biochar and its co-application with inorganic and organic fertilizers on soil microbial respiration and temperature sensitivity of carbon mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Carpio Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iria Benavente-Ferraces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Centennial IUSS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès EGU 2024 (European Geoscience Union)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406049v1</w:t>
+                <w:t xml:space="preserve">hal-05406060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire à haute fréquence de la respiration des sols en milieu forestier en Bourgogne Franche-Comté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julianne Capelle</w:t>
+                <w:t xml:space="preserve">Impact of biochar application on soil microbial respiration under simulated climate change within a mediterranean cropland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Carpio Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Soudais</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Benavente-Ferraces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ResMO 2024 (Réseau Matières Organiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
+              <w:t xml:space="preserve">Congrès Centennial IUSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florence, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329077v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biochar and its co-application with inorganic and organic fertilizers on soil microbial respiration and temperature sensitivity of carbon mineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria José Carpio Espinosa</w:t>
+                <w:t xml:space="preserve">Un observatoire à haute fréquence de la respiration des sols en milieu forestier en Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iria Benavente-Ferraces</w:t>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EGU 2024 (European Geoscience Union)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès ResMO 2024 (Réseau Matières Organiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406060v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques viticoles sur les stocks de carbone organique des sols du vignoble bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,64 +1784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to temperature of forest soil organic matter could be explained by molecular diversity of soil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Kaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,77 +1909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration des sols forestiers et sensibilité à la température (Q10) : comparaison de 4 essences forestières (Mont Beuvray, PNR Morvan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2034,90 +2034,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un changement de gestion forestière sur les stocks de carbone organique et le paramètre Q10 dans une hêtraie de l'Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès FROG V (French Researcher in Organic Geochemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2142,51 +2142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low-cost portable PAR device for crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jansen Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassigne Morgane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Precision Agriculture (ECPA2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. , pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,51 +2456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5C9B9CB"/>
+    <w:nsid w:val="5B158BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bonnefoy-claudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8159-2406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282515631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05158278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117374" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05145003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05240409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4135-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chassaigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Capelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Carpio Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Benavente-Ferraces" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soudais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Arthur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassigne Morgane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04882870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCK052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bonnefoy-claudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8159-2406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282515631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Capelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05158278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05145003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05240409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ullah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4135-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chassaigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jansen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Carpio Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Benavente-Ferraces" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soudais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Arthur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassigne Morgane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04882870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCK052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>