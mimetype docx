--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2562,51 +2562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6193285"/>
+    <w:nsid w:val="4E700931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>