--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -654,222 +654,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the GLM variance assumption to overcome the scale-dependence of the Negative Binomial QGPML Estimator</w:t>
+                <w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boulhol</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07474938.2013.806102⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.158--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979749v1</w:t>
+                <w:t xml:space="preserve">hal-01474263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t>
+                <w:t xml:space="preserve">Applying the GLM variance assumption to overcome the scale-dependence of the Negative Binomial QGPML Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boulhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (2), pp.158--165. </w:t>
+              <w:t xml:space="preserve">Econometric Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07474938.2013.806102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474263v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les femmes occupent-elles moins de postes à responsabilité ?</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2562,51 +2562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E700931"/>
+    <w:nsid w:val="B194FEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2793,51 +2793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bosquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8801-0400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Overman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulhol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.806102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7730" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moiteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bosquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8801-0400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Overman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulhol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.806102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7730" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moiteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>