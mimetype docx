--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,2507 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2455 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.083333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Bosquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-bosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8801-0400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iCwCneUAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (648), pp.2644-2673. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ej/ueac031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does birthplace matter so much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Overman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia García-Peñalosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (3), pp.1020-1053. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjoe.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting and agglomeration economies in French economics departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp. 27-44. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is really puzzling about the &amp;quot;distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boulhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.158--165. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the GLM variance assumption to overcome the scale-dependence of the Negative Binomial QGPML Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boulhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07474938.2013.806102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes occupent-elles moins de postes à responsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panorama de la recherche française en économie comparant les approches Google Scholar et Econlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (4), pp.477. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.224.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité du travail : la fin du processus de convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fouquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 419 (1), pp.125-142. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2008.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03206905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la qualité des publications en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos, Christine and Dassa, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Evaluation des productions scientifiques des innovations en SHS ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciencesorg, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependence of the Negative Binomial Pseudo-Maximum Likelihood Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boulhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine-biased technological change and wages by education level: Occupational downgrading and displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Maarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Moiteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do large departments make academics more productive? Sorting and agglomeration economies in research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do large departments make academics more productive? Agglomeration and peer effects in research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia García-Peñalosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are academics who publish more also more cited? Individual determinants of publication and citation records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Academics Who Publish More Also More Cited? Individual Determinants of Publication and Citation Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panorama de la recherche française en économie comparant les approches Google Scholar et Econlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependence of the Negative Binomial Pseudo-Maximum Likelihood Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boulhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, log of gravity and the &amp;quot;distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boulhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2562,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B194FEB9"/>
+    <w:nsid w:val="89F01FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2793,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bosquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8801-0400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Overman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulhol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.806102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7730" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moiteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-bosquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8801-0400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iCwCneUAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Overman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.01.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulhol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.806102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moiteaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>