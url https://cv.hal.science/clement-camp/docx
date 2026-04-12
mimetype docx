--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clément CAMP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -229,2613 +229,2613 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
+                <w:t xml:space="preserve">Flash Communication: Well-Defined Paramagnetic Polyhydrido-Bridged Iron–Iridium Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+                <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Billie Shearman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frot</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (19), pp.2151-2155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406152v1</w:t>
+                <w:t xml:space="preserve">hal-05312410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
+                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Antoine Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gambarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505867v1</w:t>
+                <w:t xml:space="preserve">hal-05406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (5), pp.e22721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312405v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic C–H bond activation across molybdenum–iridium multiply bonded complexes: a cascade of transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5SC03465E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t>
+                <w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Till Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02380⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (9), pp.3804-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505845v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light driven H2 reductive elimination unlocks reactivity in polyhydrido niobium iridium clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samy Aïssiou</w:t>
+                <w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5dt02432c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (43), pp.21353-21367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505841v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Communication: Well-Defined Paramagnetic Polyhydrido-Bridged Iron–Iridium Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Visible-light driven H2 reductive elimination unlocks reactivity in polyhydrido niobium iridium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Aïssiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billie Shearman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (19), pp.2151-2155. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt02432c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312410v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Escomel</w:t>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petit</w:t>
+                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">Anaïs Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497630v1</w:t>
+                <w:t xml:space="preserve">hal-04628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolysis-driven bond activation by thorium and uranium tetraosmate polyhydride complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Ye</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Z Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheridon N Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC02380C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611467v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
+                <w:t xml:space="preserve">Alkane Elimination Preparation of Heterobimetallic MoAl Tetranuclear and Binuclear Complexes Promoting THF Ring Opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics12030072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611454v1</w:t>
+                <w:t xml:space="preserve">hal-04484746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, and Bonding of Actinide–Rhenium Polyhydrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03449⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749940v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of CS 2 to an ethanetetrathiolate by a hydride-bridged uranium–iridium heterobimetallic complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photolysis-driven bond activation by thorium and uranium tetraosmate polyhydride complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheridon Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Z Ye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hohloch</w:t>
+                <w:t xml:space="preserve">I. Joseph Brackbill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC02482F⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC02380C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724457v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02172⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9054-9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630141v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure, and Bonding of Actinide–Rhenium Polyhydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheridon Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738526v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
+                <w:t xml:space="preserve">Reduction of CS 2 to an ethanetetrathiolate by a hydride-bridged uranium–iridium heterobimetallic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Z Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Pons</w:t>
+                <w:t xml:space="preserve">Erik T Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
+                <w:t xml:space="preserve">Stephan Hohloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02482F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628180v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkane Elimination Preparation of Heterobimetallic MoAl Tetranuclear and Binuclear Complexes Promoting THF Ring Opening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.72. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics12030072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484746v1</w:t>
+                <w:t xml:space="preserve">hal-04630141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnBr(CO)5 : a commercially available highly active catalyst for olefin hydrosilylation under ambient air and green conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cooperative activation of carbon-hydrogen bonds by heterobimetallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Dubrawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3GC02385K⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3dt03571a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192149v1</w:t>
+                <w:t xml:space="preserve">hal-04358145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MnBr(CO)5 : a commercially available highly active catalyst for olefin hydrosilylation under ambient air and green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mirgalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (19), pp.7721-7728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3GC02385K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138018v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative activation of carbon-hydrogen bonds by heterobimetallic systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok-Kumar Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medet Zhukush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3dt03571a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358145v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile Strategy for the Formation of Hydride-Bridged Actinide-Iridium Multimetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Z Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Boreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik T Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,103 +3020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (59), pp.8214-8217. </w:t>
@@ -3148,416 +3148,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Petit</w:t>
+                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael Mirgalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739634v1</w:t>
+                <w:t xml:space="preserve">hal-03805073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Mirgalet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805073v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co2(CO)8 as an efficient catalyst for the synthesis of functionalized polymethylhydrosiloxane oils and unconventional cross-linked materials</w:t>
               </w:r>
@@ -3569,64 +3569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jakoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dardun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3833,64 +3833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Demarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3928,77 +3928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusually large &amp;quot;yaw&amp;quot; angle upon coordination of a new bulky unsymmetrical 3-hydroxyadamantyl-functionalized N- heterocyclic carbene ligand to rhodium(I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mendeleev Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,77 +4045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jakoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (14), pp.4714-4718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4149,103 +4149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (12), pp.4844-4856. </w:t>
@@ -4277,1061 +4277,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Meille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Camp</w:t>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (18), pp.11732-11740. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998618v1</w:t>
+                <w:t xml:space="preserve">hal-02985281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dardun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (18), pp.11732-11740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009651v1</w:t>
+                <w:t xml:space="preserve">hal-02998618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Srivastava</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015981v1</w:t>
+                <w:t xml:space="preserve">hal-03009651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lability of Ta–NHC adducts as a synthetic route towards heterobimetallic Ta/Rh complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT00344A⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495538v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Lability of Ta–NHC adducts as a synthetic route towards heterobimetallic Ta/Rh complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT00344A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493979v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Fonda</w:t>
+                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demarcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985281v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–Metal Synergy in Well-Defined Surface Tantalum–Iridium Heterobimetallic Catalysts for H/D Exchange Reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Synthesis of Cycloalkanes from Diols and Secondary Alcohols or Ketones Using a Homogeneous Manganese Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Schiltz</w:t>
+                <w:t xml:space="preserve">Akash Kaithal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
+                <w:t xml:space="preserve">Lisa-Lou Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya K Todorova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 141 (44), pp.17487-17492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b08311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b08832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382262v1</w:t>
+                <w:t xml:space="preserve">hal-02367932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Cycloalkanes from Diols and Secondary Alcohols or Ketones Using a Homogeneous Manganese Catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal–Metal Synergy in Well-Defined Surface Tantalum–Iridium Heterobimetallic Catalysts for H/D Exchange Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Kaithal</w:t>
+                <w:t xml:space="preserve">Pauline Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa-Lou Gracia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Leitner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanya K Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (44), pp.17487-17492. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b08832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b08311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367932v1</w:t>
+                <w:t xml:space="preserve">hal-02382262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Performance of Titania Nanotube Arrays Coated with MoS 2 by ALD toward the Hydrogen Evolution Reaction</w:t>
               </w:r>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (5), pp.8816-8823. </w:t>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Chou Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi M Cossairt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5576,77 +5576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early/Late Heterobimetallic Tantalum/Rhodium Species Assembled Through a Novel Bifunctional NHC-OH Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Moneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,77 +5723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the alcoholysis of alkyl-aluminum (iii) alkoxy-NHC derivatives: reactivity of the Al-carbene Lewis pair versus Al-alkyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dardun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (31), pp.10429--10433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5827,51 +5827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile route to homo-and hetero-bimetallic 5f−5f and 3d−5f complexes supported by a redox active ligand framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Toniolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,247 +5951,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-activation of d 0 niobium imido azides: en route to nitrido complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">On the non-innocence of “Nacnacs”: ligand-based reactivity in β-diketiminate supported coordination compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert G Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (32), pp.5538--5541</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (37), pp.14462--14498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877472v1</w:t>
+                <w:t xml:space="preserve">hal-01877471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the non-innocence of “Nacnacs”: ligand-based reactivity in β-diketiminate supported coordination compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Photo-activation of d 0 niobium imido azides: en route to nitrido complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren N Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (37), pp.14462--14498</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (32), pp.5538--5541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877471v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N−N bond cleavage in a nitrous oxide−NHC adduct promoted by a PNP pincer cobalt (I) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ce Naested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,1341 +6249,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 conversion to isocyanate via multiple N-Si bond cleavage at a bulky uranium(III) complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Uranium and thorium complexes of the phosphaethynolate ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+                <w:t xml:space="preserve">Nicholas Settineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Julia Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R Jupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc06707c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (11), pp.6379--6384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc02150b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588142v1</w:t>
+                <w:t xml:space="preserve">hal-01877473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocene-Based Tetradentate Schiff Bases as Supporting Ligands in Uranium Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">CS2 activation at uranium(III) siloxide ate complexes: the effect of a Lewis acidic site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Mougel</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00467⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.2650-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt02585g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588141v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and X-ray Absorption Spectroscopy for Aluminum Coordination Complexes−Al K-Edge Studies of Charge and Bonding in (BDI) Al,(BDI) AlR2, and (BDI) AlX2 Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">CO2 conversion to isocyanate via multiple N-Si bond cleavage at a bulky uranium(III) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan G Minasian</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (84), pp.15454-15457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc06707c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877474v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS2 activation at uranium(III) siloxide ate complexes: the effect of a Lewis acidic site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ferrocene-Based Tetradentate Schiff Bases as Supporting Ligands in Uranium Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Andrez</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt02585g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.5774-5783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588140v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium and thorium complexes of the phosphaethynolate ion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Theory and X-ray Absorption Spectroscopy for Aluminum Coordination Complexes−Al K-Edge Studies of Charge and Bonding in (BDI) Al,(BDI) AlR2, and (BDI) AlX2 Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison B Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cd Pemmaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José M Goicoechea</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan G Minasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (32), pp.10304--10316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877473v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual activation of H 2 by reduced cobalt complexes supported by a PNP pincer ligand</w:t>
+                <w:t xml:space="preserve">Single-Molecule-Magnet Behavior in Mononuclear Homoleptic Tetrahedral Uranium (III) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio S Rozenel</w:t>
+                <w:t xml:space="preserve">Laura Cj Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Padilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joana T Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (22), pp.11809--11811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501520c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877476v1</w:t>
+                <w:t xml:space="preserve">hal-01877479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-electron versus one-electron reduction of chalcogens by uranium (III): synthesis of a terminal U (V) persulfide complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Unusual activation of H 2 by reduced cobalt complexes supported by a PNP pincer ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio S Rozenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (20), pp.2612--2614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877477v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of White Phosphorus by Low-Valent Group 5 Complexes: Formation and Reactivity of cyclo-P4 Inverted Sandwich Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert G Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (50), pp.17652--17661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic cooperativity in uranium-mediated CO2 activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Two-electron versus one-electron reduction of chalcogens by uranium (III): synthesis of a terminal U (V) persulfide complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel C Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja5017624⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.841--846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SC52742E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877478v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule-Magnet Behavior in Mononuclear Homoleptic Tetrahedral Uranium (III) Complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multimetallic cooperativity in uranium-mediated CO2 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (22), pp.11809--11811. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (18), pp.6716--6723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501520c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja5017624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877479v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Thermolysis of Uranium (Alkoxy) siloxy Complexes: A Route to Polymetallic Complexes of Low-Valent Uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Electron-Rich Uranium (IV) Complexes Supported by Tridentate Schiff Base Ligands and Their Multi-Electron Redox Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Andrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7785,51 +7785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning uranium−nitrogen multiple bond formation with ancillary siloxide ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7889,51 +7889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation-Mediated Conversion of the State of Charge in Uranium Arene Inverted-Sandwich Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8031,51 +8031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multielectron redox chemistry of lanthanide Schiff-base complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Guidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,64 +8204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biplab Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel C Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (5), pp.1409--1422. </w:t>
@@ -8312,51 +8312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siloxides as Supporting Ligands in Uranium (III)-Mediated Small-Molecule Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,51 +8445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multielectron Redox Reactions Involving C- C Coupling and Cleavage in Uranium Schiff Base Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8575,51 +8575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and tunable synthesis of new polydentate bifunctional chelating agents using click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8749,77 +8749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy V Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medet Zhukush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8893,51 +8893,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réactivité de complexes mono- et polymétalliques d'éléments f en bas degré d'oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENV023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9054,51 +9054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41702D35"/>
+    <w:nsid w:val="7497E1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9285,51 +9285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-camp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8528-0731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176348190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1958-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon Kelly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joseph Brackbill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02380C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ouellette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Ouellette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02482F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03571a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Boreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04903A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2021.01.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00344A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kaithal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Lou Gracia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08832" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chou Tsai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi M Cossairt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01498A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Toniolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01993A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Grant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bergman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ce Naested" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Severin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06707c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00467" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Altman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd Pemmaraju" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G Minasian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588140v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cooper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02585g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877473v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Settineri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Jupp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Goicoechea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02150b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S Rozenel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Antunes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Santos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC52742E" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5017624" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cj Pereira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana T Coutinho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501520c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307291" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK1ZM1RB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4006218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405815b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302752" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52DWMDSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Biswas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20476B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Maria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3010806" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206955" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNWRHG7D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877487v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Horeglad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1089364" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.086" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60BVC4ZT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-camp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8528-0731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176348190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1958-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon Kelly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joseph Brackbill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02380C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ouellette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Ouellette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02482F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03571a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Boreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04903A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2021.01.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00344A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kaithal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Lou Gracia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08832" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chou Tsai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi M Cossairt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01498A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Toniolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01993A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Grant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bergman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ce Naested" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Severin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Settineri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Jupp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Goicoechea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02150b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cooper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02585g" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06707c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00467" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Altman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd Pemmaraju" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G Minasian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cj Pereira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana T Coutinho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501520c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S Rozenel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Antunes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC52742E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5017624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307291" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK1ZM1RB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4006218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405815b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302752" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52DWMDSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Biswas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20476B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Maria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3010806" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206955" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNWRHG7D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877487v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Horeglad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1089364" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.086" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60BVC4ZT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>