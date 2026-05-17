--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -1,8999 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8947 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément CAMP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8528-0731</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176348190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2FAEPi0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-1958-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïme Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Pichugov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Lachguar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gambarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Mouesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (5), pp.e22721. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Lachguar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Pichugov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (9), pp.3804-3811. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic C–H bond activation across molybdenum–iridium multiply bonded complexes: a cascade of transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Dubrawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SC03465E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (43), pp.21353-21367. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-light driven H2 reductive elimination unlocks reactivity in polyhydrido niobium iridium clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Dubrawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Aïssiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5dt02432c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Communication: Well-Defined Paramagnetic Polyhydrido-Bridged Iron–Iridium Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Dubrawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billie Shearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïme Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (19), pp.2151-2155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis-driven bond activation by thorium and uranium tetraosmate polyhydride complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheridon Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joseph Brackbill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SC02380C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Pichugov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Escomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribal Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu S Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Finelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.9054-9086. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure, and Bonding of Actinide–Rhenium Polyhydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheridon Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ouellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of CS 2 to an ethanetetrathiolate by a hydride-bridged uranium–iridium heterobimetallic complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Z Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T Ouellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hohloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC02482F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Lachguar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c02172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Lachguar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Z Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheridon N Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkane Elimination Preparation of Heterobimetallic MoAl Tetranuclear and Binuclear Complexes Promoting THF Ring Opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Escomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12030072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis N'Dala-Louika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iurii Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Jouffrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok-Kumar Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (4), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnBr(CO)5 : a commercially available highly active catalyst for olefin hydrosilylation under ambient air and green conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mirgalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (19), pp.7721-7728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3GC02385K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative activation of carbon-hydrogen bonds by heterobimetallic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Lachguar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Pichugov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Dubrawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt03571a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Strategy for the Formation of Hydride-Bridged Actinide-Iridium Multimetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Z Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Del rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Boreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T Ouellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04903A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Preparation of Well-Defined Multinuclear Iridium-Aluminum Polyhydride Clusters and Comparative Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Escomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naime Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (15), pp.5715-5730. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mirgalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalyn Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Escomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (59), pp.8214-8217. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC02139K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis N'Dala-Louika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D’aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co2(CO)8 as an efficient catalyst for the synthesis of functionalized polymethylhydrosiloxane oils and unconventional cross-linked materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jakoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dardun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CY00191D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo(VI) dithiocarbamate with no pre-existing Mo–S–Mo core as an active lubricant additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veryasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.106690. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Pd supported catalysts using thiol-functionalized mesoporous silica frameworks: application to the chemo-and regio-selective C-3 arylation of free-indole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renom Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202001086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusually large &amp;quot;yaw&amp;quot; angle upon coordination of a new bulky unsymmetrical 3-hydroxyadamantyl-functionalized N- heterocyclic carbene ligand to rhodium(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendeleev Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mencom.2021.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jakoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.4714-4718. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CY00920F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Escomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker del Rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (12), pp.4844-4856. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jakoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dardun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (18), pp.11732-11740. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Del rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Dinoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jakoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lability of Ta–NHC adducts as a synthetic route towards heterobimetallic Ta/Rh complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00344A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorck Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renom-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribal Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Del rosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Fonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2020.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–Metal Synergy in Well-Defined Surface Tantalum–Iridium Heterobimetallic Catalysts for H/D Exchange Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribal Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya K Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b08311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Cycloalkanes from Diols and Secondary Alcohols or Ketones Using a Homogeneous Manganese Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Kaithal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa-Lou Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Leitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (44), pp.17487-17492. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b08832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic Performance of Titania Nanotube Arrays Coated with MoS 2 by ALD toward the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.8816-8823. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHETIC ROUTE TO WHITE PHOSPHORUS (P4) AND ARSENIC TRIPHOSPHIDE (AsP3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wei Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chou Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi M Cossairt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Syntheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.123--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early/Late Heterobimetallic Tantalum/Rhodium Species Assembled Through a Novel Bifunctional NHC-OH Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dardun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (17), pp.4361--4370. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the alcoholysis of alkyl-aluminum (iii) alkoxy-NHC derivatives: reactivity of the Al-carbene Lewis pair versus Al-alkyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dardun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Escomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10429--10433. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT01498A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile route to homo-and hetero-bimetallic 5f−5f and 3d−5f complexes supported by a redox active ligand framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Andrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (34), pp.11145--11148. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT01993A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activation of d 0 niobium imido azides: en route to nitrido complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren N Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert G Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (32), pp.5538--5541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-innocence of “Nacnacs”: ligand-based reactivity in β-diketiminate supported coordination compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (37), pp.14462--14498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N−N bond cleavage in a nitrous oxide−NHC adduct promoted by a PNP pincer cobalt (I) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Ce Naested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.157--163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 conversion to isocyanate via multiple N-Si bond cleavage at a bulky uranium(III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (84), pp.15454-15457. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc06707c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene-Based Tetradentate Schiff Bases as Supporting Ligands in Uranium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (12), pp.5774-5783. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and X-ray Absorption Spectroscopy for Aluminum Coordination Complexes−Al K-Edge Studies of Charge and Bonding in (BDI) Al,(BDI) AlR2, and (BDI) AlX2 Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison B Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd Pemmaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan G Minasian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (32), pp.10304--10316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS2 activation at uranium(III) siloxide ate complexes: the effect of a Lewis acidic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Andrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.2650-2656. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt02585g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and thorium complexes of the phosphaethynolate ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Settineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R Jupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Goicoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.6379--6384. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sc02150b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual activation of H 2 by reduced cobalt complexes supported by a PNP pincer ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio S Rozenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (20), pp.2612--2614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-electron versus one-electron reduction of chalcogens by uranium (III): synthesis of a terminal U (V) persulfide complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Augusta Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Ciofini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel C Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.841--846. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SC52742E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of White Phosphorus by Low-Valent Group 5 Complexes: Formation and Reactivity of cyclo-P4 Inverted Sandwich Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert G Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (50), pp.17652--17661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimetallic cooperativity in uranium-mediated CO2 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (18), pp.6716--6723. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja5017624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Molecule-Magnet Behavior in Mononuclear Homoleptic Tetrahedral Uranium (III) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cj Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana T Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maldivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (22), pp.11809--11811. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic501520c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Thermolysis of Uranium (Alkoxy) siloxy Complexes: A Route to Polymetallic Complexes of Low-Valent Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (48), pp.12646--12650. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201307291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Electron-Rich Uranium (IV) Complexes Supported by Tridentate Schiff Base Ligands and Their Multi-Electron Redox Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Andrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.7078--7086. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic4006218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning uranium−nitrogen multiple bond formation with ancillary siloxide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (32), pp.12101--12111. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja405815b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation-Mediated Conversion of the State of Charge in Uranium Arene Inverted-Sandwich Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (51), pp.17528--17540. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201302752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multielectron redox chemistry of lanthanide Schiff-base complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplab Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (8), pp.2433--2448. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SC20476B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamine bis (phenolate) as supporting ligands in organoactinide (iv) chemistry. Synthesis, structural characterization, and reactivity of stable dialkyl derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplab Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel C Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.1409--1422. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om3010806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siloxides as Supporting Ligands in Uranium (III)-Mediated Small-Molecule Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (49), pp.12446--12450. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201206955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multielectron Redox Reactions Involving C- C Coupling and Cleavage in Uranium Schiff Base Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Horeglad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (49), pp.17374--17377. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1089364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and tunable synthesis of new polydentate bifunctional chelating agents using click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (12), pp.1979--1983. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-X-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réactivité de complexes mono- et polymétalliques d'éléments f en bas degré d'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENV023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9054,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7497E1FA"/>
+    <w:nsid w:val="1BA2DE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9285,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-camp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8528-0731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176348190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1958-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon Kelly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joseph Brackbill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02380C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ouellette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Ouellette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02482F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03571a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Boreen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04903A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2021.01.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00344A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kaithal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Lou Gracia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08832" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chou Tsai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi M Cossairt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01498A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Toniolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01993A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Grant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bergman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ce Naested" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Severin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Settineri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Jupp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Goicoechea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02150b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cooper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02585g" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06707c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00467" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Altman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd Pemmaraju" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G Minasian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cj Pereira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana T Coutinho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501520c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S Rozenel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Antunes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC52742E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5017624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307291" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK1ZM1RB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4006218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405815b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302752" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52DWMDSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Biswas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20476B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Maria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3010806" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206955" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNWRHG7D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877487v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Horeglad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1089364" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.086" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60BVC4ZT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-camp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8528-0731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176348190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2FAEPi0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1958-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon Kelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joseph Brackbill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02380C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ouellette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Ouellette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02482F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03571a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Boreen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Russo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04903A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2021.01.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00344A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kaithal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Lou Gracia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08832" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Cao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00322" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Hsu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chou Tsai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi M Cossairt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnold" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT01498A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Toniolo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andrez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01993A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Grant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bergman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ce Naested" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Severin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588142v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06707c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00467" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Altman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd Pemmaraju" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G Minasian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02585g" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Settineri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Jupp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Goicoechea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc02150b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S Rozenel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Antunes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Santos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC52742E" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5017624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cj Pereira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana T Coutinho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501520c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK1ZM1RB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877483v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4006218" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405815b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302752" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52DWMDSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Biswas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20476B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Maria" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3010806" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206955" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNWRHG7D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Horeglad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1089364" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.086" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60BVC4ZT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949379v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>