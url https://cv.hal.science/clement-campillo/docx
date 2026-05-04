--- v0 (2026-04-11)
+++ v1 (2026-05-04)
@@ -520,295 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
+                <w:t xml:space="preserve">Noninvasive characterization of oocyte deformability in microconstrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
+                <w:t xml:space="preserve">Behnam Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
+                <w:t xml:space="preserve">Thomas Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (8), pp.eadr9869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030230v1</w:t>
+                <w:t xml:space="preserve">hal-04964020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive characterization of oocyte deformability in microconstrictions</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Behnam Rezaei</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Panier</w:t>
+                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Letort</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (8), pp.eadr9869. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964020v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Mapping the Topography and Stiffness of the Leading Edge of Migrating Cells Using AFM in Fast-QI Mode</w:t>
               </w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Assessing Oocyte Quality: A Review of Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,364 +1606,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially decreasing cortical tension generates aneuploidy in mouse oocytes</w:t>
+                <w:t xml:space="preserve">Actin modulates shape and mechanics of tubular membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Bennabi</w:t>
+                <w:t xml:space="preserve">A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Crozet</w:t>
+                <w:t xml:space="preserve">M. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Nikalayevich</w:t>
+                <w:t xml:space="preserve">T. Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Letort</w:t>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou-Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15470-y⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (17), pp.eaaz3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003434v1</w:t>
+                <w:t xml:space="preserve">hal-02565199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin modulates shape and mechanics of tubular membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificially decreasing cortical tension generates aneuploidy in mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouzid</w:t>
+                <w:t xml:space="preserve">Isma Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Betz</w:t>
+                <w:t xml:space="preserve">Flora Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Elvira Nikalayevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abou-Ghali</w:t>
+                <w:t xml:space="preserve">Agathe Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (17), pp.eaaz3050. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15470-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565199v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of a membrane nanotube covered with an actin sleeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,278 +2921,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of a membrane nanotube revealed by high-resolution force measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How cellular membrane properties are affected by the actin cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sykes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm02117d⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411519v1</w:t>
+                <w:t xml:space="preserve">hal-02065240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cellular membrane properties are affected by the actin cytoskeleton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuations of a membrane nanotube revealed by high-resolution force measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (47), pp.9429 - 9435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm02117d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065240v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Synergy of Actin Assembly-Disassembly and Myosin Motors Drives Cell Shape Changes</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-actin mechanics control spindle centring in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A narrow window of cortical tension guides asymmetric spindle positioning in the mouse oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,51 +3727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Membrane Dynamics Unveiled by Membrane Nanotube Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Koester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soft cortex is essential for asymmetric spindle positioning in mouse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,486 +4768,507 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume transition in composite poly(NIPAM)-giant unilamellar vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Campillo</w:t>
+                <w:t xml:space="preserve">André Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Schroder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Pepin-Donat</w:t>
+                <w:t xml:space="preserve">Brigitte Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4 (12), pp.2486-2491</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 4 (12), pp.2486-2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B808472F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes from gelly vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Viallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (4), pp.48002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/82/48002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive viscoelastic giant lipid vesicles filled with a poly(N-isopropylacrylamide) artificial cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Viallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (11), pp.1421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B710474J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive Giant Vesicles filled with Poly(N-isopropylacrylamide) Sols or Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pepin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Viallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 133, pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/2882_050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5257,51 +5278,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5356,113 +5377,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,73 +5502,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5569,213 +5590,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale, Mar 2022, Saint-Valery-Sur-Somme, France. 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a novel subcortical actin layer regulating spindle positioning and cortical plasticity in mouse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Azoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Umana-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nassoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Cell-Biology (ASCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Denver, United States. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5785,189 +5806,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Murine Oocytes by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bulteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Piolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Castro; Benjamin Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle Control. Methods and Protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2740, Springer, pp.117-124, 2024, Methods in Molecular Biology, 978-1-0716-3556-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsules based on lipid vesicles: potentiality for drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pepin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6009,51 +6030,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine and drug delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.139-153, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6063,114 +6084,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et étude d'objets biomimétiques stimulables : Vésicules géantes encapsulant des systèmes visco-élastiques de poly(NIPAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00432264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6317,51 +6338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezaei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Terret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Crozet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nikalayevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15470-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Ghali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sykes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Gat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernheim-Groswasser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02444a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Abou-Ghali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0464-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aad1ab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03192" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caorsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussonnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00856A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01411519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02117d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Sangsong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Betz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.732" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir S. Gov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir S Gov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02148251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Beckham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Vasquez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stricker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Sayegh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100943" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Laetitia Pontani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guevorkian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27812c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Azoury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jerber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simoes-Betbeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/12/125016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quemeneur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen L. Batchelder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Hollopeter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mezanges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Jorgensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010481108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02148160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7508/IJND.2011.01.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Campillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Schroder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.08.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZQLW76-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Campillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Schroder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Marques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kremer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/48002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B710474J" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LB4Q4W2W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umana-Diaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00432264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Terret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20220900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Ghali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Crozet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nikalayevich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chaigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15470-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sykes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Gat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernheim-Groswasser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02444a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Abou-Ghali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0464-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aad1ab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Haque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03192" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caorsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussonnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00856A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01411519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02117d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Sangsong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Betz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.732" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir S. Gov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir S Gov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02148251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Beckham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Vasquez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stricker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Sayegh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100943" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Laetitia Pontani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guevorkian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27812c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Azoury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jerber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simoes-Betbeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/12/125016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quemeneur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen L. Batchelder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Hollopeter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mezanges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Jorgensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010481108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02148160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7508/IJND.2011.01.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Campillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Schroder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.08.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZQLW76-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schr&#246;der" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B808472F" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F4Q398RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kremer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/48002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B710474J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LB4Q4W2W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umana-Diaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00432264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>