--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -196,3129 +196,3142 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-diffusion systems coupled via a moving interface</w:t>
+                <w:t xml:space="preserve">Discretizing the Fokker-Planck equation with second-order accuracy: a dissipation driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cauvin-Vila</w:t>
+                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">Andrea Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/IFB/536⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-026-01537-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654232v1</w:t>
+                <w:t xml:space="preserve">hal-04720129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global existence result for weakly coupled two-phase poromechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-diffusion systems coupled via a moving interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauvin-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Wiktor Both</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1688783⟩</w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28, pp.151-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316962v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization and Cartesian representation techniques for robust resolution of chemical equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jonval</w:t>
+                <w:t xml:space="preserve">Convergence and long-time behavior of finite volumes for a generalized Poisson-Nernst-Planck system with cross-diffusion and size exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtihel Ben Gharbia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Maxime Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Faney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+                <w:t xml:space="preserve">Annamaria Massimini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113596⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drag032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225504v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777272v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite elements for Wasserstein $W_p$ gradient flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrization and Cartesian representation techniques for robust resolution of chemical equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nabet</w:t>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Maria Rott</w:t>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), pp.1565-1600. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 522, pp.113596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2025035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719189v3</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Gagliardo-Nirenberg inequality and application to the finite volume approximation of a convection-diffusion equation with a Joule effect term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite elements for Wasserstein $W_p$ gradient flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Calgaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Daniel Matthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Rott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drad063⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.1565-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2025035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881410v2</w:t>
+                <w:t xml:space="preserve">hal-03719189v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volumes for the Stefan-Maxwell Cross-Diffusion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global existence result for weakly coupled two-phase poromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wiktor Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drad032⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (5), pp.4995-5038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1688783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902672v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a two-phase flow with singular energy by gradient flow methods</w:t>
+                <w:t xml:space="preserve">Finite Volumes for the Stefan-Maxwell Cross-Diffusion System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Matthes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.1029-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2022.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510535v2</w:t>
+                <w:t xml:space="preserve">hal-02902672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the square-root approximation finite volume scheme for nonlinear drift-diffusion equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Gagliardo-Nirenberg inequality and application to the finite volume approximation of a convection-diffusion equation with a Joule effect term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Venel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.2394-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03693887v3</w:t>
+                <w:t xml:space="preserve">hal-03881410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of a thermodynamically consistent reduced model for iron corrosion</w:t>
+                <w:t xml:space="preserve">Construction of a two-phase flow with singular energy by gradient flow methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Venel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Matthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.439-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2022.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00033-023-01970-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03549457v2</w:t>
+                <w:t xml:space="preserve">hal-02510535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convergent finite volume scheme for dissipation driven models with volume filling constraint</w:t>
+                <w:t xml:space="preserve">On the square-root approximation finite volume scheme for nonlinear drift-diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zurek</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-022-01270-7⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361, pp.535--558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166069v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On several numerical strategies to solve Richards' equation in heterogeneous media with Finite Volumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical analysis of a thermodynamically consistent reduced model for iron corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+                <w:t xml:space="preserve">Benoît Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-022-10150-w⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (3), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-023-01970-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259026v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and a posteriori error analysis for energy-stable finite element approximations of degenerate parabolic equations</w:t>
+                <w:t xml:space="preserve">A convergent finite volume scheme for dissipation driven models with volume filling constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3577⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.279--328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-022-01270-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894884v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical analysis focused comparison of several Finite Volume schemes for an Unipolar Degenerated Drift-Diffusion Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On several numerical strategies to solve Richards' equation in heterogeneous media with Finite Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/draa002⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.1297-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-022-10150-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194604v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gravity current model with capillary trapping for oil migration in multilayer geological basins</w:t>
+                <w:t xml:space="preserve">A numerical analysis focused comparison of several Finite Volume schemes for an Unipolar Degenerated Drift-Diffusion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Maltese</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1284233⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.271-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/draa002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272965v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194604v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volume approximation of a two-phase two fluxes degenerate Cahn-Hilliard model</w:t>
+                <w:t xml:space="preserve">A gravity current model with capillary trapping for oil migration in multilayer geological basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Nabet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2021002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (2), pp.454-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1284233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561981v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational finite volume scheme for Wasserstein gradient flows</w:t>
+                <w:t xml:space="preserve">Finite Volume approximation of a two-phase two fluxes degenerate Cahn-Hilliard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Todeschi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.969--1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2021002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-020-01153-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189050v2</w:t>
+                <w:t xml:space="preserve">hal-02561981v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical scheme for a water flow-driven forward stratigraphic model</w:t>
+                <w:t xml:space="preserve">Convergence and a posteriori error analysis for energy-stable finite element approximations of degenerate parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peton</w:t>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-019-09893-w⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (328), pp.517-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870347v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convergent entropy diminishing finite volume scheme for a cross-diffusion system</w:t>
+                <w:t xml:space="preserve">Numerical scheme for a water flow-driven forward stratigraphic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1316093⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-019-09893-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465431v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time behavior of nonlinear finite volume schemes for convection-diffusion equations</w:t>
+                <w:t xml:space="preserve">A convergent entropy diminishing finite volume scheme for a cross-diffusion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 58 (5), pp.2544-2571. </w:t>
+              <w:t xml:space="preserve">, 2020, 58 (5), pp. 2784-2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1299311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1316093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360155v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time behavior of a two phase extension of the porous medium equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large time behavior of nonlinear finite volume schemes for convection-diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Herda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ait Hammou Oulhaj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laurençot</w:t>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/IFB/421⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (5), pp.2544-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1299311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01752759v1</w:t>
+                <w:t xml:space="preserve">hal-02360155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase two-fluxes degenerate Cahn-Hilliard model as constrained Wasserstein gradient flow</w:t>
+                <w:t xml:space="preserve">A variational finite volume scheme for Wasserstein gradient flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flore Nabet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Todeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-019-01369-6⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (3), pp 437 - 480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-020-01153-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665338v3</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a Finite-Volume Scheme for a Degenerate Cross-Diffusion Model for Ion Transport</w:t>
+                <w:t xml:space="preserve">A two-phase two-fluxes degenerate Cahn-Hilliard model as constrained Wasserstein gradient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ansgar Jüngel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Matthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.22313⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233 (2), pp.837-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-019-01369-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695129v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665338v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multiphase porous media flows with minimizing movement and finite volume schemes</w:t>
+                <w:t xml:space="preserve">Convergence of a Finite-Volume Scheme for a Degenerate Cross-Diffusion Model for Ion Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Gerstenmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Laborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
+                <w:t xml:space="preserve">Ansgar Jüngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0956792518000633⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.545-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.22313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700952v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a nonlinearly stable and positive Control Volume Finite Element scheme for Richards equation with anisotropy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of multiphase porous media flows with minimizing movement and finite volume schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (4), pp.1532-1567. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1123-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2017012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0956792518000633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372954v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy stable numerical methods for porous media flow type problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large time behavior of a two phase extension of the porous medium equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ait Hammou Oulhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurençot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2018067⟩</w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.199-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953395v1</w:t>
+                <w:t xml:space="preserve">hal-01752759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a nonlinear free-energy diminishing Discrete Duality Finite Volume scheme for convection diffusion equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of a nonlinearly stable and positive Control Volume Finite Element scheme for Richards equation with anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ait Hammou Oulhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cmam-2017-0043⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.1532-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529143v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive nonlinear CVFE scheme for degenerate anisotropic Keller-Segel system</w:t>
+                <w:t xml:space="preserve">Energy stable numerical methods for porous media flow type problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.1--28. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2018067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119210v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a robust free energy diminishing Finite Volume scheme for parabolic equations with gradient structure</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a nonlinear free-energy diminishing Discrete Duality Finite Volume scheme for convection diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-016-9328-6⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.407-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cmam-2017-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119735v4</w:t>
+                <w:t xml:space="preserve">hal-01529143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible immiscible multiphase flows in porous media: a variational approach</w:t>
+                <w:t xml:space="preserve">Positive nonlinear CVFE scheme for degenerate anisotropic Keller-Segel system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
+                <w:t xml:space="preserve">Mazen Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (8), pp.1845-1876. </w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.1--28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/apde.2017.10.1845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345438v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear time compactness result and applications to discretization of degenerate parabolic-elliptic PDEs</w:t>
               </w:r>
@@ -3402,2257 +3415,2452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Newton's method performance by parametrization: the case of Richards equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incompressible immiscible multiphase flows in porous media: a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Brenner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.1845-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2017.10.1845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342386v1</w:t>
+                <w:t xml:space="preserve">hal-01345438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimate for time-explicit finite volume approximation of strong solutions to systems of conservation laws</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a robust free energy diminishing Finite Volume scheme for parabolic equations with gradient structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (2), pp.1263-1287. </w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.1525-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1029886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10208-016-9328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798287v3</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119735v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Newton's method performance by parametrization: the case of Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.1760--1785</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852101v1</w:t>
+                <w:t xml:space="preserve">hal-01342386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
+                <w:t xml:space="preserve">Error estimate for time-explicit finite volume approximation of strong solutions to systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 353 (11), pp.985-989. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.1263-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1029886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122770v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-014-9915-0⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782637v2</w:t>
+                <w:t xml:space="preserve">hal-00852101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interface transmission conditions for conservation laws with discontinuous flux of general shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
+                <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219891615500101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3), pp.820-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-014-9915-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940756v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a nonlinear entropy diminishing Control Volume Finite Element scheme for solving anisotropic degenerate parabolic equations</w:t>
+                <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/2997⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (11), pp.985-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955091v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-by-phase upstream scheme that converges to the vanishing capillarity solution for countercurrent two-phase flow in two-rocks media</w:t>
+                <w:t xml:space="preserve">On interface transmission conditions for conservation laws with discontinuous flux of general shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.343-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891615500101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833522v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the vanishing capillarity limit of two-phase flow in multi-dimensional heterogeneous porous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of a nonlinear entropy diminishing Control Volume Finite Element scheme for solving anisotropic degenerate parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (298), pp.549-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/2997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744359v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An a posteriori error estimate for vertex-centered finite volume discretizations of immiscible incompressible two-phase flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phase-by-phase upstream scheme that converges to the vanishing capillarity solution for countercurrent two-phase flow in two-rocks media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.211-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623209v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanishing capillarity solutions of Buckley-Leverett equation with gravity in two-rocks' medium</w:t>
+                <w:t xml:space="preserve">Approximating the vanishing capillarity limit of two-phase flow in multi-dimensional heterogeneous porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (3), pp.551-572</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (7-8), pp.651-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631584v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume approximation for an immiscible two-phase flow in porous media with discontinuous capillary pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An a posteriori error estimate for vertex-centered finite volume discretizations of immiscible incompressible two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliu Sorin Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (285), pp.153-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2013-02723-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675681v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An existence result for multidimensional immiscible two-phase flows with discontinuous capillary pressure field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume approximation for an immiscible two-phase flow in porous media with discontinuous capillary pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pierre</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518219v4</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSAMOAL: optimized simulations by adapted models using asymptotic limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+                <w:t xml:space="preserve">Vanishing capillarity solutions of Buckley-Leverett equation with gravity in two-rocks' medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.551-572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733865v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Godunov scheme for scalar conservation laws with discontinuous bell-shaped flux functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
+                <w:t xml:space="preserve">OSAMOAL: optimized simulations by adapted models using asymptotic limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631586v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Godunov scheme for scalar conservation laws with discontinuous bell-shaped flux functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.1844--1848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599581v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time continuity of entropy solutions</w:t>
+                <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.3036--3060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110836912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349222v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of two-phase flows in heterogeneous porous media for capillarity depending only on space. II. Non-classical shocks to model oil-trapping</w:t>
+                <w:t xml:space="preserve">An existence result for multidimensional immiscible two-phase flows with discontinuous capillary pressure field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.972-995</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.966--992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11082943X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360295v7</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518219v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of discontinuous capillarities for immiscible two-phase flows in porous media made of several rock-types</w:t>
+                <w:t xml:space="preserve">On the time continuity of entropy solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713559v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of two-phase flows in heterogeneous porous media for capillarity depending only on space. I. Convergence to the optimal entropy solution.</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of two-phase flows in heterogeneous porous media for capillarity depending only on space. II. Non-classical shocks to model oil-trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.946-971</w:t>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.972-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360297v4</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360295v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume scheme for two-phase flows in heterogeneous porous media involving capillary pressure discontinuities</w:t>
+                <w:t xml:space="preserve">On the effects of discontinuous capillarities for immiscible two-phase flows in porous media made of several rock-types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (5), pp.973 - 1001</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360292v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIS1-Related Isolated Lissencephaly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic behavior of two-phase flows in heterogeneous porous media for capillarity depending only on space. I. Convergence to the optimal entropy solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Neurology -Chigago-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.946-971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104698v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360297v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flows involving capillary barriers in heterogeneous porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+                <w:t xml:space="preserve">LIS1-Related Isolated Lissencephaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Saillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Porretta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloe Quelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/IFB/210⟩</w:t>
+              <w:t xml:space="preserve">Archives of Neurology -Chigago-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (8), pp.1007-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464334v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-phase flows involving capillary barriers in heterogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Porretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp. 239-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite volume scheme for two-phase flows in heterogeneous porous media involving capillary pressure discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (5), pp.973 - 1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360292v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Parabolic Equations with Spatial Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.427-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5662,1309 +5870,1309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Preserving Finite Volume Approximation of Cross-Diffusion Systems Coupled by a Free Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauvin-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.205-213, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050166v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volumes for a generalized Poisson-Nernst-Planck system with cross-diffusion and size exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Massimini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France. pp.57--73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40864-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Newton solver based on variable switch for a finite volume discretization of Richards equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy diminishing finite volume approximation of a cross-diffusion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">FVCA9 - International Conference on Finite Volumes for Complex Applications IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464945v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On four numerical schemes for a unipolar degenerate drift-diffusion model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Newton solver based on variable switch for a finite volume discretization of Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461524v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy diminishing finite volume approximation of a cross-diffusion system</w:t>
+                <w:t xml:space="preserve">On four numerical schemes for a unipolar degenerate drift-diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVCA9 - International Conference on Finite Volumes for Complex Applications IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418908v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy stable discretization for two-phase porous media flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A degenerate Cahn‐Hilliard model as constrained Wasserstein gradient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Matthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Applied Mathematics and Mechanics, 2019, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pamm.201900158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical scheme for a stratigraphic model with erosion constraint and nonlinear gravity flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 8 - 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.327-335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear Discrete Duality Finite Volume Scheme for convection-diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA8 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France. pp.439-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume approximation of a degenerate immiscible two-phase flow model of {C}ahn-{H}illiard type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA8 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France. pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear CVFE scheme for an anisotropic degenerate nonlinear Keller-Segel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Mathematics for Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Taormina, Italy. pp.1037--1046, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23413-7_145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convergent Finite Volume Scheme for Two-Phase Flows in Porous Media with Discontinuous Capillary Pressure Field *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 6 - International Symposium Finite Volumes for Complex Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase Flows Involving Discontinuities on the Capillary Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA5 - 5th International Symposium on Finite Volumes for Complex Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6974,150 +7182,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and improvement of numerical methods and tools for modelling coupled processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Lukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Baksay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7127,179 +7335,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Methods and Theoretical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Omnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cancès and P. Omnes. Springer International Publishing, 199, 2017, Springer Proceedings in Mathematics &amp; Statistics, FVCA 8, Lille, France, June 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Hyperbolic, Elliptic and Parabolic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Omnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cancès and P. Omnes. Springer, 200, 2017, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-57393-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7309,1144 +7517,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimates for the gradient discretisation of degenerate parabolic equation of porous medium type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bastidas Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele A. Di Pietro; Roland Masson; Luca Formaggia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedral methods in geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer; Springer International Publishing, pp.37-72, 2021, SEMA-SIMAI, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69363-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and long-time behavior of finite volumes for a generalized Poisson-Nernst-Planck system with cross-diffusion and size exclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of iron oxidation in aqueous environment: when kinetics meets thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777272v3</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretizing the Fokker-Planck equation with second-order accuracy: a dissipation driven approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive flash for ideal multiphase mixtures: Unified formulation and efficient computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Gharbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720129v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive flash for ideal multiphase mixtures: Unified formulation and efficient computation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Volumes for a dissipative free boundary problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393808v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights from the second principle of thermodynamics for snowpack modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Fourteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoane Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volumes for a dissipative free boundary problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical strategies for representing Richards' equation and its couplings in snowpack models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fourteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brondex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Dupouy</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266770v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies for representing Richards' equation and its couplings in snowpack models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuum of coupled Wasserstein gradient flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Matthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313594v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum of coupled Wasserstein gradient flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of a Degenerate Microscopic Dynamics to the Porous Medium Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makiko Sasada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796726v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710628v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a Degenerate Microscopic Dynamics to the Porous Medium Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy-diminishing CVFE scheme for solving anisotropic degenerate diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">In press</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710628v3</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-diminishing CVFE scheme for solving anisotropic degenerate diffusion equations</w:t>
+                <w:t xml:space="preserve">Monotone corrections for generic cell-centered Finite Volume approximations of anisotropic diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8456,265 +8602,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamically consistent modelling of the corrosion of iron in the context of deep subsurface nuclear waste repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURAD joint program. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Of the Art Report in the fields of numerical analysis and scientific computing. Final version as of 16/02/2020 deliverable D4.1 of the HORIZON 2020 project EURAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Baksay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grażyna Bator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] EURAD. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8724,100 +8870,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flows in heterogeneous porous media: modeling and analysis of the flows of the effects involved by the discontinuities of the capillary pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Provence - Aix-Marseille I, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00335506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8827,105 +8973,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique et numérique d'équations aux dérivées partielles issues de la mécanique des fluides : applications aux écoulements en milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Pierre et Marie Curie 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01239700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8993,51 +9139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5492319"/>
+    <w:nsid w:val="F5DC997C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9224,51 +9370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cances" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7682-1695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130351466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/rapsodi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauvin-Vila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wiktor Both" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1688783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225504v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719189v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matthes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Rott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902672v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510535v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.11.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693887v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549457v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Raimondi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01970-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166069v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zurek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01270-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bassetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10150-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894884v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194604v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudeul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272965v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1284233" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561981v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870347v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09893-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465431v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1316093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360155v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1299311" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Hammou Oulhaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665338v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01369-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gerstenmayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2017-0043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623209v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliu Sorin Pop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02723-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675681v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518219v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082943X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349222v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360295v7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360297v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360292v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saillour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050166v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022357v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418908v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442233v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_35" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499587v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23413-7_145" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713549v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Brenner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolditz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lukin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777272v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720129v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393808v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoane Jondeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dupouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Medina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710628v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Sasada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643838v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cathala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335506v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cances" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7682-1695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130351466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/rapsodi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720129v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-026-01537-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauvin-Vila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/536" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777272v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drag032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225504v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719189v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matthes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Rott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wiktor Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1688783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902672v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510535v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.11.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693887v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549457v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Raimondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01970-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166069v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01270-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bassetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10150-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194604v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudeul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272965v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1284233" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561981v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894884v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3577" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870347v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09893-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465431v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1316093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360155v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1299311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665338v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01369-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gerstenmayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22313" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Hammou Oulhaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2017-0043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623209v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliu Sorin Pop" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02723-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675681v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518219v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082943X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349222v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360295v7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360297v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saillour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/210" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360292v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050166v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022357v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418908v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442233v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23413-7_145" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Brenner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolditz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lukin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dupouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoane Jondeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Medina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710628v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Sasada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643838v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cathala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335506v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239700v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>