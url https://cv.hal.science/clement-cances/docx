--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -893,235 +893,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volumes for the Stefan-Maxwell Cross-Diffusion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Gagliardo-Nirenberg inequality and application to the finite volume approximation of a convection-diffusion equation with a Joule effect term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (2), pp.1029-1060. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drad032⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.2394-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902672v2</w:t>
+                <w:t xml:space="preserve">hal-03881410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Gagliardo-Nirenberg inequality and application to the finite volume approximation of a convection-diffusion equation with a Joule effect term</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Volumes for the Stefan-Maxwell Cross-Diffusion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Creusé</w:t>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (4), pp.2394-2436. </w:t>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.1029-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drad063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881410v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a two-phase flow with singular energy by gradient flow methods</w:t>
               </w:r>
@@ -3926,248 +3926,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (3), pp.820-861. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (11), pp.985-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-014-9915-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782637v2</w:t>
+                <w:t xml:space="preserve">hal-01122770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 353 (11), pp.985-989. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3), pp.820-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-014-9915-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122770v1</w:t>
+                <w:t xml:space="preserve">hal-00782637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On interface transmission conditions for conservation laws with discontinuous flux of general shape</w:t>
               </w:r>
@@ -6099,325 +6099,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy diminishing finite volume approximation of a cross-diffusion system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Newton solver based on variable switch for a finite volume discretization of Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVCA9 - International Conference on Finite Volumes for Complex Applications IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418908v2</w:t>
+                <w:t xml:space="preserve">hal-02464945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Newton solver based on variable switch for a finite volume discretization of Richards equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On four numerical schemes for a unipolar degenerate drift-diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464945v1</w:t>
+                <w:t xml:space="preserve">hal-02461524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On four numerical schemes for a unipolar degenerate drift-diffusion model</w:t>
+                <w:t xml:space="preserve">Entropy diminishing finite volume approximation of a cross-diffusion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">FVCA9 - International Conference on Finite Volumes for Complex Applications IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461524v1</w:t>
+                <w:t xml:space="preserve">hal-02418908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy stable discretization for two-phase porous media flows</w:t>
               </w:r>
@@ -6713,204 +6713,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear Discrete Duality Finite Volume Scheme for convection-diffusion equations</w:t>
+                <w:t xml:space="preserve">Finite volume approximation of a degenerate immiscible two-phase flow model of {C}ahn-{H}illiard type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA8 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Lille, France. pp.439-447</w:t>
+              <w:t xml:space="preserve">, 2017, Lille, France. pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468811v1</w:t>
+                <w:t xml:space="preserve">hal-01468795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume approximation of a degenerate immiscible two-phase flow model of {C}ahn-{H}illiard type</w:t>
+                <w:t xml:space="preserve">A nonlinear Discrete Duality Finite Volume Scheme for convection-diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Nabet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA8 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Lille, France. pp.431-438</w:t>
+              <w:t xml:space="preserve">, 2017, Lille, France. pp.439-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468795v1</w:t>
+                <w:t xml:space="preserve">hal-01468811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear CVFE scheme for an anisotropic degenerate nonlinear Keller-Segel model</w:t>
               </w:r>
@@ -7343,177 +7343,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Methods and Theoretical Aspects</w:t>
+                <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Hyperbolic, Elliptic and Parabolic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Omnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Cancès and P. Omnes. Springer International Publishing, 199, 2017, Springer Proceedings in Mathematics &amp; Statistics, FVCA 8, Lille, France, June 2017</w:t>
+              <w:t xml:space="preserve">C. Cancès and P. Omnes. Springer, 200, 2017, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-57393-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639725v1</w:t>
+                <w:t xml:space="preserve">hal-01639713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Hyperbolic, Elliptic and Parabolic Problems</w:t>
+                <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Methods and Theoretical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Omnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Cancès and P. Omnes. Springer, 200, 2017, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-57393-9</w:t>
+              <w:t xml:space="preserve">C. Cancès and P. Omnes. Springer International Publishing, 199, 2017, Springer Proceedings in Mathematics &amp; Statistics, FVCA 8, Lille, France, June 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639713v1</w:t>
+                <w:t xml:space="preserve">hal-01639725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9139,51 +9139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5DC997C"/>
+    <w:nsid w:val="8E1D6618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9370,51 +9370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cances" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7682-1695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130351466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/rapsodi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720129v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-026-01537-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauvin-Vila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/536" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777272v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drag032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225504v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719189v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matthes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Rott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wiktor Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1688783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902672v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510535v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.11.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693887v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549457v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Raimondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01970-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166069v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01270-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bassetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10150-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194604v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudeul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272965v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1284233" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561981v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894884v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3577" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870347v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09893-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465431v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1316093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360155v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1299311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665338v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01369-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gerstenmayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22313" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Hammou Oulhaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2017-0043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623209v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliu Sorin Pop" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02723-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675681v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518219v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082943X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349222v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360295v7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360297v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saillour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/210" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360292v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050166v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022357v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418908v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442233v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23413-7_145" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Brenner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolditz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lukin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dupouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoane Jondeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Medina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710628v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Sasada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643838v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cathala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335506v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239700v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cances" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7682-1695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130351466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/rapsodi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720129v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-026-01537-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauvin-Vila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/536" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777272v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drag032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225504v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719189v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matthes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Rott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wiktor Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1688783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881410v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Calgaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902672v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510535v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.11.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693887v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Venel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549457v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Raimondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-01970-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166069v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01270-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bassetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10150-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194604v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudeul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272965v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1284233" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561981v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894884v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3577" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870347v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09893-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465431v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1316093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360155v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1299311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665338v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01369-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gerstenmayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22313" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Hammou Oulhaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2017-0043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623209v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliu Sorin Pop" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02723-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675681v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518219v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082943X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349222v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360295v7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360297v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saillour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Leger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Porretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/210" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360292v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050166v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022357v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40864-9_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418908v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442233v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468795v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23413-7_145" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Brenner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolditz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lukin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639725v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dupouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoane Jondeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brondex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Medina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710628v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Sasada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643838v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cathala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Potier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335506v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01239700v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>