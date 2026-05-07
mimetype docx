--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -992,573 +992,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurement of Burning Velocity and Turbulence Intensity Ahead of the Flame Front during Aluminium Flame Propagation</w:t>
+                <w:t xml:space="preserve">Determination of iron burning velocity using the 20-L sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 90, pp.391-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290066⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2291029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696005v1</w:t>
+                <w:t xml:space="preserve">hal-03670637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of iron burning velocity using the 20-L sphere</w:t>
+                <w:t xml:space="preserve">Direct Determination of Burning Velocity during Aluminium Flame Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 91, </w:t>
+              <w:t xml:space="preserve">, 2022, 90, pp.385-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2291029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2290065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670637v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of Burning Velocity during Aluminium Flame Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental and Numerical Study of the Blast Created by BLEVE of Superheated Water Contained in a Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 90, pp.385-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290065⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 90, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696001v1</w:t>
+                <w:t xml:space="preserve">hal-03696085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Numerical Study of the Blast Created by BLEVE of Superheated Water Contained in a Pipe</w:t>
+                <w:t xml:space="preserve">Influence of liquid fill level on the blast created by a water BLEVE in a tubular geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna G. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 90, pp.103-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290018⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 91, pp.547-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2291092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696085v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of liquid fill level on the blast created by a water BLEVE in a tubular geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Measurement of Burning Velocity and Turbulence Intensity Ahead of the Flame Front during Aluminium Flame Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Saad Al Hadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 91, pp.547-552. </w:t>
+              <w:t xml:space="preserve">, 2022, 90, pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2291092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2290066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670695v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Aluminum Burning Velocity During Flame Propagation in a Tube</w:t>
               </w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82, pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3273,90 +3273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of liquid fill level on the blast created by a water BLEVE in a tubular geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna G. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Hoorelbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISAP 10 - 10th International Conference on Safety &amp; Environment in Process &amp; Power Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Florence, Italy. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3471,51 +3471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8829A6F5"/>
+    <w:nsid w:val="27A5F5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3702,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-chanut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1495-9821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233227954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057594v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta de Liso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Pio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.163164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchetiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04615427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Asquini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAL0008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta A. de Liso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-chanut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1495-9821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233227954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057594v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta de Liso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Pio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salzano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.163164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2025.2562280" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05068763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laamarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Saad Al Hadidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24111105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04521660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.03.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04294636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23104015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hoorelbeke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G. Antonelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2291092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02972970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2082035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1867002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchetiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05114769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04615427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ismael" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vacca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Planas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Asquini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAL0008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta A. de Liso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03670685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>