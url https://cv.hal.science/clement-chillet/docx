--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -876,51 +876,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04923113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir un temps historique pour placer son roman : les Carnets des Mémoires d’Hadrien, entre méthode historique et technique romanesque.</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Carnets de notes des Mémoires d’Hadrien&amp;quot; : entre méthode historique et technique romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
@@ -1260,325 +1260,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les trois lettres claudiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 390 (novembre-décembre), pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Marie-Laurence Haack (dir.), L’écriture et l’espace de la mort. Épigraphie et nécropoles à l’époque préromaine, Rome, École française de Rome (Collection de l’EFR, 502)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.313-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.9445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.9445⟩</w:t>
+                <w:t xml:space="preserve">halshs-03979378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie augustéenne au regard de l’Italie virgilienne : ethnographie, poésie et principat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.4089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les trois lettres claudiennes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote par correspondance dans l’Empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 390 (novembre-décembre), pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2017, Le vote et la démocratie dans l'Antiquité, 380 (mars-avril), pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998773v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01998804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ἐξελευθερικός : une erreur de traduction ou de droit sur les affranchis ?</w:t>
               </w:r>
@@ -2138,212 +2138,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appius Claudius Pulcher (cos. 54 a.C.), itinéraire d'un grand (mal)honnête homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Millot (dir.); Louis Autin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrière le voile du pouvoir : études d'histoire, de littérature et de réception sur le monde romain : textes rassemblés en l'honneur d'Isabelle Cogitore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lire l'Antiquité 84X, 9782377475315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Faire faire carrière à Rome » ou les élus malgré eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Bur (dir.); Thibaud Lanfranchi (dir.); Ghislaine Stouder (dir.); Alexandre Vincent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire carrière: ascension politique et mobilité sociale dans le monde romain à l’époque républicaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prensas de la Universidad de Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-286, 2025, Libera Res Publica, 979-13-87705-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973811v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04913958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations pendant le Triumvirat : un exemple d’expression politique des soldats</w:t>
               </w:r>
@@ -2396,259 +2396,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vote électoral aux époques triumvirale et augustéenne : modalités et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudry Robinson, Hurlet, Frédéric (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honores et officia, reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prensas de la Universidad de Zaragoza, Editorial Universidad de Sevilla, pp.55-76, 2023, Libera res publica, 11, 978-84-1340-751-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La porte esquiline : une zone multifonctionnelle d’entrée de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury, Philippe et Madeleine, Sophie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique. Actes du colloque organisé à Caen (11-13 décembre 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.141-152, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03815622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le citoyen soldat : les modalités de la participation politique des soldats romains sous le Triumvirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Souza, Manuel (dir.); Devillers, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neronia XI : le soldat romain de Marc-Antoine à Néron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03973808v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome et ses collines, entre topographie et histoire urbaine</w:t>
               </w:r>
@@ -3011,50 +3011,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lettere claudiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parisi Presicce Claudio, Spagnuolo, Lucia (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claudio Imperatore. Messalina, Agrippina e le ombre di una dinastia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Erma di Bretschneider, pp.43-55, 2019, 978-88-913-1816-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cum in Palatio Senatus haberetur (Tac., An. 2, 37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3067,130 +3140,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Souza, Manuel et Devillers, Olivier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Palatin : émergence de la colline du pouvoir à Rome, de la mort d’Auguste au règne de Vespasien (14-79 ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Ausonius, pp.207-223, 2019, Mémoires, 9782356132550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000045v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04959502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote dans le monde romain : introduction</w:t>
               </w:r>
@@ -3256,225 +3256,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouvoir et territoires dans la Méditerranée antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cote, Sébastien et Picar, Emmanuelle (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes étapes de la formation du monde moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.9-28, 2019, 978-2-09-172839-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces comitiaux à Rome pendant la période républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570288v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote par correspondance à Rome : enjeux et réalités d’une procédure singulière</w:t>
               </w:r>
@@ -3527,173 +3527,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les lettres claudiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Chausson, Geneviève Galliano (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude un empereur au destin singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénard et Musée des Beaux-Arts de Lyon, pp.56-59, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conception de la citoyenneté à l’époque triumvirale au regard de l’édit d’« Octavien » sur les vétérans (CH.La.X, 416)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Chillet, Cyril Courrier, Laure Passet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arcana Imperii, Mélanges d’histoire économique, sociale et politique, offerts au Professeur Yves Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des amis de Jocob Spon, pp.117-150, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998827v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01998821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentes et patriciat au début de la République</w:t>
               </w:r>
@@ -4096,178 +4096,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la macro-politique à la micro-unité. L’impact des politiques de colonisation sur les finages civiques aux époques triumvirale et augustéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiérarchie et réseaux d’agglomérations dans les territoires civiques en méditerranée romaine occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’Étrurie à Rome, Mécène et la fondation de l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au musée des Beaux-Arts d'Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000895v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02000070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de villes dans les monuments publics</w:t>
               </w:r>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,51 +4520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B646B59"/>
+    <w:nsid w:val="D3E675AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4751,51 +4751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-chillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8730-1239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14940493X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.194.0983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.9445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/259548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/recherche?controller=search&amp;amp;s=Neronia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.30562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-chillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8730-1239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14940493X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.194.0983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.9445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/259548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/recherche?controller=search&amp;amp;s=Neronia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.30562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>