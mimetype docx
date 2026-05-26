--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2138,212 +2138,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Faire faire carrière à Rome » ou les élus malgré eux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Bur (dir.); Thibaud Lanfranchi (dir.); Ghislaine Stouder (dir.); Alexandre Vincent (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire carrière: ascension politique et mobilité sociale dans le monde romain à l’époque républicaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prensas de la Universidad de Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-286, 2025, Libera Res Publica, 979-13-87705-66-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appius Claudius Pulcher (cos. 54 a.C.), itinéraire d'un grand (mal)honnête homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Millot (dir.); Louis Autin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Derrière le voile du pouvoir : études d'histoire, de littérature et de réception sur le monde romain : textes rassemblés en l'honneur d'Isabelle Cogitore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lire l'Antiquité 84X, 9782377475315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913958v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations pendant le Triumvirat : un exemple d’expression politique des soldats</w:t>
               </w:r>
@@ -3011,186 +3011,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cum in Palatio Senatus haberetur (Tac., An. 2, 37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Souza, Manuel et Devillers, Olivier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Palatin : émergence de la colline du pouvoir à Rome, de la mort d’Auguste au règne de Vespasien (14-79 ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Ausonius, pp.207-223, 2019, Mémoires, 9782356132550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lettere claudiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parisi Presicce Claudio, Spagnuolo, Lucia (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claudio Imperatore. Messalina, Agrippina e le ombre di una dinastia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Erma di Bretschneider, pp.43-55, 2019, 978-88-913-1816-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959502v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02000045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote dans le monde romain : introduction</w:t>
               </w:r>
@@ -3256,225 +3256,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces comitiaux à Rome pendant la période républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et territoires dans la Méditerranée antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cote, Sébastien et Picar, Emmanuelle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes étapes de la formation du monde moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, pp.9-28, 2019, 978-2-09-172839-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973794v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02570288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote par correspondance à Rome : enjeux et réalités d’une procédure singulière</w:t>
               </w:r>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,51 +4520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3E675AD"/>
+    <w:nsid w:val="8F2D5734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4751,51 +4751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-chillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8730-1239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14940493X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.194.0983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.9445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/259548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/recherche?controller=search&amp;amp;s=Neronia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.30562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-chillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8730-1239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14940493X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chillet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandenet Maelys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.10745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.194.0983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.9445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12342206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/259548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/recherche?controller=search&amp;amp;s=Neronia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.30562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>