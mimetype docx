--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1771,248 +1771,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognition orientée futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Brangier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0124⟩</w:t>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encylopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711880v1</w:t>
+                <w:t xml:space="preserve">hal-04662542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition orientée futur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Robert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Barcenilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encylopédique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.153-155. </w:t>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.124-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662542v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2283,51 +2283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F42FAC8"/>
+    <w:nsid w:val="A02AC7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4786-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046251321275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716402v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3604890.3604892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bonneviot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1943045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1870177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93233-5_11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598525v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486812.3486836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Taraghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Maldar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapouthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hv2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04203180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barcenilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598528v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4786-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046251321275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716402v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3604890.3604892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bonneviot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1943045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1870177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93233-5_11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598525v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486812.3486836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Taraghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Maldar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapouthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hv2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04203180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barcenilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598528v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>