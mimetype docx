--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4786-9080</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=MJsJSo0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,419 +204,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design principles for shared products and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Design: The Quarterly of Human Factors Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+              <w:t xml:space="preserve">, 2026, 34 (1), pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10648046251321275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The user experience of low-techs: from user problems to design principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of User Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (2), pp.68-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/3604890.3604892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling future thinking: a valuable concept for prospective ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bonneviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (3), pp.347-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1463922X.2021.1943045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ergonomics of shareable things: from a synthesis of historical sharing activities to a set of criteria for physical sharing experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1463922X.2020.1870177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -605,479 +626,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing for sharing: recommendations for the design of human-centered shared products and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCII 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.150-165, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93233-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to create sustainable artefacts? Towards a user-centered design guide for low-techs/appropriate technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du concept low-tech : guider la conception vers des techniques soutenables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse. pp.144-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et validité de critères de « partageabilité » : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIA'2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart - Biarritz, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3486812.3486836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mental time travel abilities to support the collection of needs: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Work: Digitalisation and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nordic Ergonomics and Human Factors Society, Aug 2019, Elsinore, Denmark. pp.86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1087,167 +1108,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Ergonomics in Service of Technological Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Taraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Maldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bobillier-Chaumon, Marc-Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Transformations in the Challenge of Activity and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, 2021, 978-1-78630-529-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119808343.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1257,201 +1278,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de coworking et risques professionnels : comment mettre en oeuvre la prévention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chapouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse. “Ergonomie des artefacts partagés : de la conceptualisation des activités de partage à l’élaboration et validation de principes de partageabilité”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hv2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1461,196 +1482,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche &amp; low-tech, premiers éléments de réflexion : analyse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et low-tech : représentations et attitudes vis-à-vis du low-tech, intention d’utilisation et problèmes perçus pour 10 low-techs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Low-tech Lab. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1660,100 +1681,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie des artefacts partagés : de la conceptualisation des activités de partage à l’élaboration et validation de principes de partageabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LORR0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04203180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1763,250 +1784,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition orientée futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encylopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.153-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Barcenilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.124-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2016,206 +2037,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the low-tech concept: guiding design towards sustainable technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598528v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How low-techs challenge ergonomics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2283,51 +2304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A02AC7C2"/>
+    <w:nsid w:val="5B32BD01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4786-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046251321275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716402v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3604890.3604892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bonneviot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1943045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1870177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93233-5_11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598525v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486812.3486836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Taraghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Maldar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapouthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hv2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04203180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barcenilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598528v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4786-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=MJsJSo0AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046251321275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716402v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3604890.3604892" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bonneviot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1943045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1870177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93233-5_11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598525v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486812.3486836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Taraghi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Maldar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hv2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04203180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barcenilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03598528v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>