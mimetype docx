--- v0 (2026-03-18)
+++ v1 (2026-04-20)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
+                <w:t xml:space="preserve">Validation of a corner reflector installation at Côte d’Azur multi-technique geodetic observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Giggenbach</w:t>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fuchs</w:t>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Schmidt</w:t>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rödiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffen Gaißer</w:t>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.446771⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394322v1</w:t>
+                <w:t xml:space="preserve">hal-03687316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a corner reflector installation at Côte d’Azur multi-technique geodetic observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Giggenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Collilieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Christian Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">Christopher Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
+                <w:t xml:space="preserve">Benjamin Rödiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+                <w:t xml:space="preserve">Steffen Gaißer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.04.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.446771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687316v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
               </w:r>
@@ -1172,563 +1172,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541677v1</w:t>
+                <w:t xml:space="preserve">hal-02913117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913117v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next generation of satellite laser ranging systems</w:t>
+                <w:t xml:space="preserve">A new test of gravitational redshift using Galileo satellites: The GREAT experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wilkinson</w:t>
+                <w:t xml:space="preserve">Pacôme Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Schreiber</w:t>
+                <w:t xml:space="preserve">Neus Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Procházka</w:t>
+                <w:t xml:space="preserve">Erik Schönemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Degnan</w:t>
+                <w:t xml:space="preserve">Florian Dilssner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-018-1196-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556833v1</w:t>
+                <w:t xml:space="preserve">hal-02187651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test of gravitational redshift using Galileo satellites: The GREAT experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The next generation of satellite laser ranging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Delva</w:t>
+                <w:t xml:space="preserve">Ulrich Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Puchades</w:t>
+                <w:t xml:space="preserve">Ivan Procházka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schönemann</w:t>
+                <w:t xml:space="preserve">Christopher Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilssner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">John Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.176-182. </w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (11), pp.2227-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-018-1196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187651v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the gravitational redshift with an Earth-orbiting satellite</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Daniele Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,420 +2792,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ranging data analysis for a colocation campaign of French Transportable Laser Ranging System (FTLRS) in Tahiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Transfer by Laser Link: A complete analysis of the error budget,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fridelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Coulot</w:t>
+                <w:t xml:space="preserve">Ph. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.423-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382852v1</w:t>
+                <w:t xml:space="preserve">hal-01367264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy validation of T2L2 time transfer in co-location</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Samain</w:t>
+                <w:t xml:space="preserve">Laser ranging data analysis for a colocation campaign of French Transportable Laser Ranging System (FTLRS) in Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Guillemot</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-014-0755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364715v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Transfer by Laser Link: A complete analysis of the error budget,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy validation of T2L2 time transfer in co-location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guillemot</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367264v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link calibration against receiver calibration: an assessment of GPS time transfer uncertainties</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (11), pp.2371 - 2385. </w:t>
@@ -3851,325 +3851,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
+                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Rustom</w:t>
+                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Geraldine Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+                <w:t xml:space="preserve">hal-05457378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aristidi</w:t>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Artaud</w:t>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick de Bruijn</w:t>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457378v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of PSInSAR Analyses at ITRF Co-location Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,286 +4253,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Courde</w:t>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+                <w:t xml:space="preserve">G Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269437v1</w:t>
+                <w:t xml:space="preserve">hal-03408824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Labeyrie</w:t>
+                <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Guerin</w:t>
+                <w:t xml:space="preserve">Clement Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Vakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Kaiser</w:t>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.118522B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2599371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408824v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
               </w:r>
@@ -4745,682 +4745,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-04045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the gravitational redshift with Galileo satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Rencontres de Moriond on Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193938v1</w:t>
+                <w:t xml:space="preserve">hal-03735055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aimar</w:t>
+                <w:t xml:space="preserve">Testing the gravitational redshift with Galileo satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schönemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dilssner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">54th Rencontres de Moriond on Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114069v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Nine years of operation of Time Transfer by Laser Link (T2L2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
+              <w:t xml:space="preserve">International Technical Meeting (ITM) and 50th Precise Time and Time Interval Meeting (PTTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reston, VA, États-unis d'Amérique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743300v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine years of operation of Time Transfer by Laser Link (T2L2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belli</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting (ITM) and 50th Precise Time and Time Interval Meeting (PTTI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reston, VA, États-unis d'Amérique, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729969v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Francou</w:t>
+                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
+              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735055v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
@@ -5763,1149 +5763,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link calibration against receiver calibration time transfer uncertainty when using the Global Positioning System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+                <w:t xml:space="preserve">A laser ranging method dedicated to path lengths equalization in diluted telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland</w:t>
+              <w:t xml:space="preserve">OHP2013 Colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743808v1</w:t>
+                <w:t xml:space="preserve">hal-01058888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparaison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Vews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Remote steering of OCA local time scale using UTC(OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fridelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.472-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734648v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale absolute laser ranging: exploiting a two-mode interference signal for high accuracy distance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+                <w:t xml:space="preserve">Link calibration against receiver calibration time transfer uncertainty when using the Global Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Uhrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHP2013 colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.79-86</w:t>
+              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058879v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the TWSTFT link between OCA and OP using a GPS link calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
+                <w:t xml:space="preserve">A direct comparaison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Vews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Achkar</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fridelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734139v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote steering of OCA local time scale using UTC(OP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Calibration of the TWSTFT link between OCA and OP using a GPS link calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Frequency and Time Forum (EFTF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331538⟩</w:t>
+              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744036v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser ranging method dedicated to path lengths equalization in diluted telescopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometer-scale absolute laser ranging: exploiting a two-mode interference signal for high accuracy distance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHP2013 Colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">OHP2013 colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058888v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and frequency distribution improvement in Calern / Geoazur laboratory for T2L2 campaigns,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long distance absolute laser ranging at the nanometer precision level: the two-mode interference measurement in the Iliade rangemeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE—UFFC joint symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Q2C6 From Quantum to Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137006v1</w:t>
+                <w:t xml:space="preserve">hal-00914385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2L2: Five years in space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and frequency distribution improvement in Calern / Geoazur laboratory for T2L2 campaigns,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Torre</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Joint European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.632-635</w:t>
+              <w:t xml:space="preserve">IEEE—UFFC joint symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137031v1</w:t>
+                <w:t xml:space="preserve">hal-02137006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance absolute laser ranging at the nanometer precision level: the two-mode interference measurement in the Iliade rangemeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T2L2: Five years in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q2C6 From Quantum to Cosmos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">2013 Joint European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.632-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914385v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELEMETRIE LASER A DEUX MODES: VERS DES MESURES DE HAUTE EXACTITUDE DES DISTANCES KILOMETRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLEMENTATION OF TWO TELEMETER DESIGNS FOR HIGH ACCURACY LASER RANGING OF KILOMETER SCALE DISTANCES IN SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy H? Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RD, INSU 2011 Ecole Th?matique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, grenoble, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7881,51 +7881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schreiber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Degnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-018-1196-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Puchades" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilssner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Litvinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Rudenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Alakoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Daniele Rovera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2804221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilssner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.11.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K3SQRMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0755-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laas-Bourez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006662" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9WTL4G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.10.3-4.81-101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/12/127002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FB9D623E3B58BD24A4327CE37D49422345714/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Du" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2024_269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kostic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138964" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fridelance" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Duy Phung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Laas-Bourez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331538" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nary Man" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy H? Phung" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Puchades" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilssner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schreiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Degnan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-018-1196-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Litvinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Rudenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Alakoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Daniele Rovera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2804221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilssner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.11.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K3SQRMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0755-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laas-Bourez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9WTL4G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.10.3-4.81-101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/12/127002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FB9D623E3B58BD24A4327CE37D49422345714/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Du" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2024_269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kostic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138964" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Laas-Bourez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331538" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fridelance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058879v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Duy Phung" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nary Man" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy H? Phung" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>