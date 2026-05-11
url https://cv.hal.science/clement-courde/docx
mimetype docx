--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of deep-space synchronous two-way laser ranging with a laser transponder aboard Hayabusa2</w:t>
+                <w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirotomo Noda</w:t>
+                <w:t xml:space="preserve">Florian Pollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Senshu</w:t>
+                <w:t xml:space="preserve">Sergio Baselga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshimichi Otsubo</w:t>
+                <w:t xml:space="preserve">Cornelia Eschelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Takeuchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Luis García-Asenjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (10), pp.4196-4209. </w:t>
+              <w:t xml:space="preserve">Applied Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.371-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.12.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394266v1</w:t>
+                <w:t xml:space="preserve">hal-04071093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t>
+                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pollinger</w:t>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Baselga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Eschelbach</w:t>
+                <w:t xml:space="preserve">David Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis García-Asenjo</w:t>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071093v1</w:t>
+                <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of deep-space synchronous two-way laser ranging with a laser transponder aboard Hayabusa2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Hirotomo Noda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vernet</w:t>
+                <w:t xml:space="preserve">Hiroki Senshu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">Toshimichi Otsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+                <w:t xml:space="preserve">Hiroshi Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4196-4209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237189v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a corner reflector installation at Côte d’Azur multi-technique geodetic observatory</w:t>
+                <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Collilieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Dirk Giggenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">Christian Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
+                <w:t xml:space="preserve">Christopher Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+                <w:t xml:space="preserve">Benjamin Rödiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Gaißer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.04.050⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.446771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687316v1</w:t>
+                <w:t xml:space="preserve">hal-04394322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a corner reflector installation at Côte d’Azur multi-technique geodetic observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fuchs</w:t>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Schmidt</w:t>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rödiger</w:t>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Gaißer</w:t>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (8), pp.1938. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.446771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394322v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
               </w:r>
@@ -1172,563 +1172,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913117v1</w:t>
+                <w:t xml:space="preserve">hal-02541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541677v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test of gravitational redshift using Galileo satellites: The GREAT experiment</w:t>
+                <w:t xml:space="preserve">The next generation of satellite laser ranging systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Delva</w:t>
+                <w:t xml:space="preserve">Matthew Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Puchades</w:t>
+                <w:t xml:space="preserve">Ulrich Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schönemann</w:t>
+                <w:t xml:space="preserve">Ivan Procházka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilssner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Christopher Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (11), pp.2227-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-018-1196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187651v1</w:t>
+                <w:t xml:space="preserve">hal-02556833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next generation of satellite laser ranging systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new test of gravitational redshift using Galileo satellites: The GREAT experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Schreiber</w:t>
+                <w:t xml:space="preserve">Pacôme Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Procházka</w:t>
+                <w:t xml:space="preserve">Neus Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Moore</w:t>
+                <w:t xml:space="preserve">Erik Schönemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Degnan</w:t>
+                <w:t xml:space="preserve">Florian Dilssner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (11), pp.2227-2247. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.176-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-018-1196-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556833v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the gravitational redshift with an Earth-orbiting satellite</w:t>
               </w:r>
@@ -1842,295 +1842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Transfer by Laser Link (T2L2) in Noncommon View Between Europe and China</w:t>
+                <w:t xml:space="preserve">Gravitational Redshift Test Using Eccentric Galileo Satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Samain</w:t>
+                <w:t xml:space="preserve">P. Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Daniele Rovera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+                <w:t xml:space="preserve">N. Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schönemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dilssner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2804221⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (23), pp.231101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.231101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303469v1</w:t>
+                <w:t xml:space="preserve">hal-01974741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational Redshift Test Using Eccentric Galileo Satellites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Transfer by Laser Link (T2L2) in Noncommon View Between Europe and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Puchades</w:t>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schönemann</w:t>
+                <w:t xml:space="preserve">Giovanni Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dilssner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Alexandre Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (23), pp.231101. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.927-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.231101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2804221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974741v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar laser ranging in infrared at the Grasse laser station</w:t>
               </w:r>
@@ -2244,337 +2244,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature, radiation and aging analysis of the DORIS Ultra Stable Oscillator by means of the Time Transfer by Laser Link experiment on Jason-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belli</w:t>
+                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinot-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Albanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (12), pp.2589-2600. </w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2015.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480694v1</w:t>
+                <w:t xml:space="preserve">hal-01347194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Albanèse</w:t>
+                <w:t xml:space="preserve">Temperature, radiation and aging analysis of the DORIS Ultra Stable Oscillator by means of the Time Transfer by Laser Link experiment on Jason-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Exertier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (12), pp.2589-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2015.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01347194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ns time transfer consistency: a direct comparison between GPS CV and T2L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fridelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2792,420 +2792,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Transfer by Laser Link: A complete analysis of the error budget,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Laser ranging data analysis for a colocation campaign of French Transportable Laser Ranging System (FTLRS) in Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guillemot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-014-0755-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367264v1</w:t>
+                <w:t xml:space="preserve">hal-01382852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ranging data analysis for a colocation campaign of French Transportable Laser Ranging System (FTLRS) in Tahiti</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Accuracy validation of T2L2 time transfer in co-location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Coulot</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-014-0755-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382852v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy validation of T2L2 time transfer in co-location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+                <w:t xml:space="preserve">Time Transfer by Laser Link: A complete analysis of the error budget,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Guillemot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fridelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.423-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364715v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link calibration against receiver calibration: an assessment of GPS time transfer uncertainties</w:t>
               </w:r>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Transfer by Laser Link: Data analysis and validation to the ps level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (11), pp.2371 - 2385. </w:t>
@@ -3851,325 +3851,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aristidi</w:t>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Artaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dick de Bruijn</w:t>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457378v1</w:t>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Rustom</w:t>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Geraldine Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Dick de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of PSInSAR Analyses at ITRF Co-location Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,286 +4253,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">Clement Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Labeyrie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Kaiser</w:t>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.118522B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2599371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408824v1</w:t>
+                <w:t xml:space="preserve">hal-03269437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Courde</w:t>
+                <w:t xml:space="preserve">W Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+                <w:t xml:space="preserve">F Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269437v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
               </w:r>
@@ -4745,682 +4745,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-04045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Francou</w:t>
+                <w:t xml:space="preserve">Testing the gravitational redshift with Galileo satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schönemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dilssner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
+              <w:t xml:space="preserve">54th Rencontres de Moriond on Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735055v1</w:t>
+                <w:t xml:space="preserve">hal-02193938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the gravitational redshift with Galileo satellites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Dilssner</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Rencontres de Moriond on Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193938v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine years of operation of Time Transfer by Laser Link (T2L2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belli</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting (ITM) and 50th Precise Time and Time Interval Meeting (PTTI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reston, VA, États-unis d'Amérique, United States</w:t>
+              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729969v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nine years of operation of Time Transfer by Laser Link (T2L2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
+              <w:t xml:space="preserve">International Technical Meeting (ITM) and 50th Precise Time and Time Interval Meeting (PTTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reston, VA, États-unis d'Amérique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743300v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114069v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
@@ -5523,90 +5523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an ultra stable quartz oscillator thanks to Time Transfer by Laser Link (T2L2, Jason-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint Conference of the IEEE International Frequency Control Symposium &amp; the European Frequency and Time Forum (FCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Denver, United States. pp.808-812, </w:t>
@@ -5696,51 +5696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
@@ -5763,1149 +5763,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser ranging method dedicated to path lengths equalization in diluted telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lintz</w:t>
+                <w:t xml:space="preserve">Link calibration against receiver calibration time transfer uncertainty when using the Global Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Uhrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHP2013 Colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058888v1</w:t>
+                <w:t xml:space="preserve">hal-03743808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote steering of OCA local time scale using UTC(OP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Samain</w:t>
+                <w:t xml:space="preserve">A direct comparaison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Vews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fridelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Frequency and Time Forum (EFTF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744036v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link calibration against receiver calibration time transfer uncertainty when using the Global Positioning System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+                <w:t xml:space="preserve">Nanometer-scale absolute laser ranging: exploiting a two-mode interference signal for high accuracy distance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland</w:t>
+              <w:t xml:space="preserve">OHP2013 colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743808v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparaison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Vews</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+                <w:t xml:space="preserve">Calibration of the TWSTFT link between OCA and OP using a GPS link calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fridelance</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734648v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the TWSTFT link between OCA and OP using a GPS link calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Remote steering of OCA local time scale using UTC(OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Achkar</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331434⟩</w:t>
+              <w:t xml:space="preserve">2014 European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.472-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734139v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale absolute laser ranging: exploiting a two-mode interference signal for high accuracy distance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+                <w:t xml:space="preserve">A laser ranging method dedicated to path lengths equalization in diluted telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHP2013 colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.79-86</w:t>
+              <w:t xml:space="preserve">OHP2013 Colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058879v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance absolute laser ranging at the nanometer precision level: the two-mode interference measurement in the Iliade rangemeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time and frequency distribution improvement in Calern / Geoazur laboratory for T2L2 campaigns,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q2C6 From Quantum to Cosmos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE—UFFC joint symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914385v1</w:t>
+                <w:t xml:space="preserve">hal-02137006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and frequency distribution improvement in Calern / Geoazur laboratory for T2L2 campaigns,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+                <w:t xml:space="preserve">T2L2: Five years in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guillemot</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE—UFFC joint symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2013 Joint European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.632-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137006v1</w:t>
+                <w:t xml:space="preserve">hal-02137031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2L2: Five years in space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long distance absolute laser ranging at the nanometer precision level: the two-mode interference measurement in the Iliade rangemeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Joint European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.632-635</w:t>
+              <w:t xml:space="preserve">Q2C6 From Quantum to Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137031v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELEMETRIE LASER A DEUX MODES: VERS DES MESURES DE HAUTE EXACTITUDE DES DISTANCES KILOMETRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLEMENTATION OF TWO TELEMETER DESIGNS FOR HIGH ACCURACY LASER RANGING OF KILOMETER SCALE DISTANCES IN SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy H? Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RD, INSU 2011 Ecole Th?matique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, grenoble, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7881,51 +7881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Puchades" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilssner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schreiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Degnan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-018-1196-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Litvinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Rudenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Alakoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Daniele Rovera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2804221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilssner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.11.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K3SQRMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0755-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laas-Bourez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9WTL4G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.10.3-4.81-101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/12/127002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FB9D623E3B58BD24A4327CE37D49422345714/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Du" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2024_269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kostic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138964" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Laas-Bourez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331538" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fridelance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058879v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Duy Phung" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nary Man" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy H? Phung" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schreiber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Degnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-018-1196-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Puchades" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilssner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Litvinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Rudenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Alakoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchades" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilssner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Daniele Rovera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2804221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.11.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K3SQRMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0755-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laas-Bourez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006662" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9WTL4G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.10.3-4.81-101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/12/127002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FB9D623E3B58BD24A4327CE37D49422345714/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Du" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2024_269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kostic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138964" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fridelance" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Duy Phung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Laas-Bourez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331538" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nary Man" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy H? Phung" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>