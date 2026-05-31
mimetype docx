--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t>
+                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pollinger</w:t>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Baselga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Eschelbach</w:t>
+                <w:t xml:space="preserve">David Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis García-Asenjo</w:t>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071093v1</w:t>
+                <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Florian Pollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vernet</w:t>
+                <w:t xml:space="preserve">Sergio Baselga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">Cornelia Eschelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+                <w:t xml:space="preserve">Luis García-Asenjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Applied Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.371-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237189v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of deep-space synchronous two-way laser ranging with a laser transponder aboard Hayabusa2</w:t>
               </w:r>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
+                <w:t xml:space="preserve">Validation of a corner reflector installation at Côte d’Azur multi-technique geodetic observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Giggenbach</w:t>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fuchs</w:t>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Schmidt</w:t>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rödiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffen Gaißer</w:t>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.446771⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394322v1</w:t>
+                <w:t xml:space="preserve">hal-03687316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a corner reflector installation at Côte d’Azur multi-technique geodetic observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Giggenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Collilieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Christian Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">Christopher Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
+                <w:t xml:space="preserve">Benjamin Rödiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+                <w:t xml:space="preserve">Steffen Gaißer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.04.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.446771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687316v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
               </w:r>
@@ -1172,563 +1172,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541677v1</w:t>
+                <w:t xml:space="preserve">hal-02913117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913117v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next generation of satellite laser ranging systems</w:t>
+                <w:t xml:space="preserve">A new test of gravitational redshift using Galileo satellites: The GREAT experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wilkinson</w:t>
+                <w:t xml:space="preserve">Pacôme Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Schreiber</w:t>
+                <w:t xml:space="preserve">Neus Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Procházka</w:t>
+                <w:t xml:space="preserve">Erik Schönemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Degnan</w:t>
+                <w:t xml:space="preserve">Florian Dilssner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-018-1196-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556833v1</w:t>
+                <w:t xml:space="preserve">hal-02187651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test of gravitational redshift using Galileo satellites: The GREAT experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The next generation of satellite laser ranging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Delva</w:t>
+                <w:t xml:space="preserve">Ulrich Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Puchades</w:t>
+                <w:t xml:space="preserve">Ivan Procházka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schönemann</w:t>
+                <w:t xml:space="preserve">Christopher Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilssner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">John Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.176-182. </w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (11), pp.2227-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-018-1196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187651v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the gravitational redshift with an Earth-orbiting satellite</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Daniele Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,420 +2792,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ranging data analysis for a colocation campaign of French Transportable Laser Ranging System (FTLRS) in Tahiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Transfer by Laser Link: A complete analysis of the error budget,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fridelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Coulot</w:t>
+                <w:t xml:space="preserve">Ph. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.423-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382852v1</w:t>
+                <w:t xml:space="preserve">hal-01367264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy validation of T2L2 time transfer in co-location</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Samain</w:t>
+                <w:t xml:space="preserve">Laser ranging data analysis for a colocation campaign of French Transportable Laser Ranging System (FTLRS) in Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Guillemot</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-014-0755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364715v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Transfer by Laser Link: A complete analysis of the error budget,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy validation of T2L2 time transfer in co-location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guillemot</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367264v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link calibration against receiver calibration: an assessment of GPS time transfer uncertainties</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (11), pp.2371 - 2385. </w:t>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Ha Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan Broekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,51 +4125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of PSInSAR Analyses at ITRF Co-location Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Ha Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,652 +4745,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-04045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the gravitational redshift with Galileo satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Rencontres de Moriond on Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193938v1</w:t>
+                <w:t xml:space="preserve">hal-03735055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine years of operation of Time Transfer by Laser Link (T2L2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+                <w:t xml:space="preserve">Testing the gravitational redshift with Galileo satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schönemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dilssner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting (ITM) and 50th Precise Time and Time Interval Meeting (PTTI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reston, VA, États-unis d'Amérique, United States</w:t>
+              <w:t xml:space="preserve">54th Rencontres de Moriond on Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729969v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nine years of operation of Time Transfer by Laser Link (T2L2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Francou</w:t>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
+              <w:t xml:space="preserve">International Technical Meeting (ITM) and 50th Precise Time and Time Interval Meeting (PTTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reston, VA, États-unis d'Amérique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735055v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
               </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
@@ -5504,1408 +5504,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an ultra stable quartz oscillator thanks to Time Transfer by Laser Link (T2L2, Jason-2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilizing the Lunar Laser Ranging datasets alongside the radioscience data from the Lunar Reconnaissance Orbiter to improve the dynamical model of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Vernotte</w:t>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint Conference of the IEEE International Frequency Control Symposium &amp; the European Frequency and Time Forum (FCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084092v1</w:t>
+                <w:t xml:space="preserve">hal-03734056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing the Lunar Laser Ranging datasets alongside the radioscience data from the Lunar Reconnaissance Orbiter to improve the dynamical model of the Moon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of an ultra stable quartz oscillator thanks to Time Transfer by Laser Link (T2L2, Jason-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Laskar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+                <w:t xml:space="preserve">A. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Joint Conference of the IEEE International Frequency Control Symposium &amp; the European Frequency and Time Forum (FCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, United States. pp.808-812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734056v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link calibration against receiver calibration time transfer uncertainty when using the Global Positioning System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Remote steering of OCA local time scale using UTC(OP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.472-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743808v1</w:t>
+                <w:t xml:space="preserve">hal-03744036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparaison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Vews</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+                <w:t xml:space="preserve">A laser ranging method dedicated to path lengths equalization in diluted telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">OHP2013 Colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734648v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale absolute laser ranging: exploiting a two-mode interference signal for high accuracy distance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+                <w:t xml:space="preserve">Link calibration against receiver calibration time transfer uncertainty when using the Global Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Uhrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHP2013 colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.79-86</w:t>
+              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058879v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the TWSTFT link between OCA and OP using a GPS link calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
+                <w:t xml:space="preserve">A direct comparaison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Vews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Achkar</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fridelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734139v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote steering of OCA local time scale using UTC(OP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Samain</w:t>
+                <w:t xml:space="preserve">Nanometer-scale absolute laser ranging: exploiting a two-mode interference signal for high accuracy distance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Frequency and Time Forum (EFTF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHP2013 colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Michel L'Observatoire, France. pp.79-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744036v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser ranging method dedicated to path lengths equalization in diluted telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lintz</w:t>
+                <w:t xml:space="preserve">Calibration of the TWSTFT link between OCA and OP using a GPS link calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Laas-Bourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHP2013 Colloquium: Improving the performances of current optical interferometers &amp; future designs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Frequency and Time Forum (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058888v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and frequency distribution improvement in Calern / Geoazur laboratory for T2L2 campaigns,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long distance absolute laser ranging at the nanometer precision level: the two-mode interference measurement in the Iliade rangemeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Duy Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE—UFFC joint symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Q2C6 From Quantum to Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137006v1</w:t>
+                <w:t xml:space="preserve">hal-00914385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2L2: Five years in space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and frequency distribution improvement in Calern / Geoazur laboratory for T2L2 campaigns,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laas-Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Torre</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Joint European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.632-635</w:t>
+              <w:t xml:space="preserve">IEEE—UFFC joint symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137031v1</w:t>
+                <w:t xml:space="preserve">hal-02137006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance absolute laser ranging at the nanometer precision level: the two-mode interference measurement in the Iliade rangemeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T2L2: Five years in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q2C6 From Quantum to Cosmos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">2013 Joint European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.632-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914385v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELEMETRIE LASER A DEUX MODES: VERS DES MESURES DE HAUTE EXACTITUDE DES DISTANCES KILOMETRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLEMENTATION OF TWO TELEMETER DESIGNS FOR HIGH ACCURACY LASER RANGING OF KILOMETER SCALE DISTANCES IN SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Duy Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy H? Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RD, INSU 2011 Ecole Th?matique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, grenoble, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7881,51 +7881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schreiber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Degnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-018-1196-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Puchades" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilssner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Litvinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Rudenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Alakoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchades" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilssner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Daniele Rovera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2804221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.11.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K3SQRMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0755-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laas-Bourez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006662" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9WTL4G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.10.3-4.81-101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/12/127002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FB9D623E3B58BD24A4327CE37D49422345714/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Du" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2024_269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kostic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138964" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fridelance" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Duy Phung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Laas-Bourez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331538" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nary Man" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy H? Phung" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Puchades" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilssner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schreiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Degnan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-018-1196-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Litvinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Rudenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Alakoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchades" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#246;nemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilssner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Daniele Rovera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2804221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.11.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K3SQRMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0755-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laas-Bourez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9WTL4G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.10.3-4.81-101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/12/127002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FB9D623E3B58BD24A4327CE37D49422345714/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Du" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2024_269" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04045212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delva," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kostic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193938v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Manche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138964" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744036v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Laas-Bourez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331538" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058888v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fridelance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Duy Phung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331434" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nary Man" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy H? Phung" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sauder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Raymond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>