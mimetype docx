--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -799,161 +799,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Cuello</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalja Kulagina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Jansen</w:t>
+                <w:t xml:space="preserve">A. Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826775v1</w:t>
+                <w:t xml:space="preserve">hal-03994779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
               </w:r>
@@ -1067,161 +1067,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
+              <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994779v1</w:t>
+                <w:t xml:space="preserve">hal-03826775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t>
               </w:r>
@@ -1876,402 +1876,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
+                <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967651v1</w:t>
+                <w:t xml:space="preserve">hal-03289260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Cuello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289322v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cuello</w:t>
+                <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289260v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris single cell day 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Oct 2018, Paris, France</w:t>
@@ -2565,64 +2565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2658,484 +2658,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289290v1</w:t>
+                <w:t xml:space="preserve">hal-03557368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
+                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557368v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556968v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3571,281 +3571,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20223093.v1⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20749096.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298533v1</w:t>
+                <w:t xml:space="preserve">hal-05298538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20223093.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. Jansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05298538v1</w:t>
+                <w:t xml:space="preserve">hal-05298533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
               </w:r>
@@ -4192,52 +4192,206 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04552245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4305,51 +4459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D7C66B0"/>
+    <w:nsid w:val="FBBF4774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4536,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5901-9748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258461004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51163936572300832310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679628.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23126816.v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679601.v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20223093.v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21641111.v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04552245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ORLE3118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5901-9748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258461004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51163936572300832310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679628.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23126816.v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679601.v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20223093.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21641111.v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04552245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ORLE3118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>