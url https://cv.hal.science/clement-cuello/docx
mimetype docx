--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -397,295 +397,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Jansen</w:t>
+                <w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Lezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+                <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+                <w:t xml:space="preserve">Ana Luisa Lopez Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Birer Williams</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), pp.e28078. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (5), pp.1880-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524399v1</w:t>
+                <w:t xml:space="preserve">hal-05036872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120 (5), pp.1880-1900. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e28078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036872v1</w:t>
+                <w:t xml:space="preserve">hal-04524399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rauvolfia tetraphylla genome suggests multiple distinct biosynthetic routes for yohimbane monoterpene indole alkaloids</w:t>
               </w:r>
@@ -1796,64 +1796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nouan-le-Fuzelier, France</w:t>
@@ -2658,432 +2658,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557368v1</w:t>
+                <w:t xml:space="preserve">hal-03289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
+                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556968v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
+              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289290v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,64 +3349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3571,281 +3571,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. Jansen</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20749096.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20223093.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298538v1</w:t>
+                <w:t xml:space="preserve">hal-05298533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20223093.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20749096.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298533v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
               </w:r>
@@ -4459,51 +4459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBBF4774"/>
+    <w:nsid w:val="47C6B32E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5901-9748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258461004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51163936572300832310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679628.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23126816.v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679601.v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20223093.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21641111.v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04552245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ORLE3118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5901-9748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258461004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51163936572300832310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679628.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23126816.v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679601.v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20223093.v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21641111.v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04552245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ORLE3118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>