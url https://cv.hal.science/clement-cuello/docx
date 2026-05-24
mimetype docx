--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -397,295 +397,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Durand</w:t>
+                <w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120 (5), pp.1880-1900. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e28078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036872v1</w:t>
+                <w:t xml:space="preserve">hal-04524399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Jansen</w:t>
+                <w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Lezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+                <w:t xml:space="preserve">Ana Luisa Lopez Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Birer Williams</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), pp.e28078. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (5), pp.1880-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524399v1</w:t>
+                <w:t xml:space="preserve">hal-05036872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rauvolfia tetraphylla genome suggests multiple distinct biosynthetic routes for yohimbane monoterpene indole alkaloids</w:t>
               </w:r>
@@ -799,161 +799,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
+              <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994779v1</w:t>
+                <w:t xml:space="preserve">hal-03826775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
               </w:r>
@@ -1067,161 +1067,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Cuello</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalja Kulagina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Jansen</w:t>
+                <w:t xml:space="preserve">A. Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826775v1</w:t>
+                <w:t xml:space="preserve">hal-03994779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t>
               </w:r>
@@ -1796,64 +1796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nouan-le-Fuzelier, France</w:t>
@@ -1876,402 +1876,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
+                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289260v1</w:t>
+                <w:t xml:space="preserve">hal-02967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Clement Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967651v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Cuello</w:t>
+                <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Laurans</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289322v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris single cell day 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Oct 2018, Paris, France</w:t>
@@ -2565,64 +2565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2658,484 +2658,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289290v1</w:t>
+                <w:t xml:space="preserve">hal-03557368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
+                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557368v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556968v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
@@ -3349,77 +3349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3571,281 +3571,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20223093.v1⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20749096.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298533v1</w:t>
+                <w:t xml:space="preserve">hal-05298538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.20223093.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. Jansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05298538v1</w:t>
+                <w:t xml:space="preserve">hal-05298533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
               </w:r>
@@ -4459,51 +4459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C6B32E"/>
+    <w:nsid w:val="9AD1FF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5901-9748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258461004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51163936572300832310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679628.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23126816.v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679601.v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20223093.v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21641111.v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04552245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ORLE3118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-cuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5901-9748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258461004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51163936572300832310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679628.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23126816.v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21679601.v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Jansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20749096.v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.20223093.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21641111.v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04552245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ORLE3118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>