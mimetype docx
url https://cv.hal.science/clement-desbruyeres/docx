--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -132,1449 +132,1582 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’épreuve du cancer à un âge avancé : dynamiques sociales et temporelles de l’engagement thérapeutique</w:t>
+                <w:t xml:space="preserve">De la mise en mots à la mise en oeuvre du care : Enquêter sur une philosophie d'accompagnement &amp;quot;innovante&amp;quot; en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543758v1</w:t>
-[...767 lines deleted...]
-                <w:t xml:space="preserve">hal-04434961v1</w:t>
+                <w:t xml:space="preserve">hal-05592761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire de ce cancer ? Les dynamiques temporelles de l’engagement thérapeutique au temps du vieillir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faire l’épreuve du cancer à un âge avancé : dynamiques sociales et temporelles de l’engagement thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05214531v1</w:t>
+              <w:t xml:space="preserve">Grand Rendez-vous de l'IReSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReSP, Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipes de direction face à l’incertitude : la gestion de l’épidémie de COVID-19 dans les maisons de retraite en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’épreuve du cancer à un âge avancé. Pratiques médicales et négociations du soin en oncogériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04370617v1</w:t>
+              <w:t xml:space="preserve">56e journées de formation et de recherche de Gérontologie de l’Ouest et du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge et la fragilité dans l’accès aux soins : oncogériatrie et Covid-19</w:t>
+                <w:t xml:space="preserve">Les transformations de l’accompagnement : l’exemple des EHPAD du CHRU de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04434787v1</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire "L’accompagnement en santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX (UBO), sous la direction scientifique de Sandrine Biagini-Girard, Michelle Hentic-Giliberto, Mourad Kertous, Evelyne Riha et François-Xavier Roux-Demare, Dec 2025, Brest (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trop fragile pour ce traitement » : l’accès aux soins des personnes âgées confrontées au cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Cancer, corps et sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lyon; MISHA de Strasbourg; Laboratoire Sport et sciences sociales (E3S); Laboratoire sur les Vulnérabilités et l’Innovation dans le Sport (L-VIS) de Lyon 1, Sep 2025, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge et la fragilité dans l’accès aux traitements contre le cancer : l’exemple de l’oncogériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire international La médecine du tri. L'extension d'un paradigme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Canguilhem, l'Institut interdisciplinaire La Personne en médecine, l'UMR SPHERE (Université Paris Cité), l'UMR Iris (CNRS, Inserm, EHESS, Université Sorbonne Paris Nord)., Dec 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La transformation des prises en soin des personnes âgées atteintes d’un cancer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche de l'UBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jan 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enquêter en sociologues lors de la première vague de l’épidémie de Covid 19 : accès aux expériences des professionnelles, des personnes résidentes et de leurs parents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le temps du cancer et des soins face au temps biographique des personnes âgées : une approche temporaliste de l'engagement thérapeutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transversal du Labers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labers, Mar 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fabrication des règles en situation épidémique : dynamiques des arrangements entre directions, personnels et autorités publiques. Étude COVIDEHPAD ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Les directeurs et cadres d’établissements sociaux et médico-sociaux face aux régulations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des professionnels d’Ehpad lors de la première vague de l’épidémie de Covid-19 en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épreuve du cancer au « temps du vieillir » : évaluer les années qui restent »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve du cancer à un âge avancé : pratiques médicales et négociations du soin en oncogériatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Que faire de ce cancer ? Les dynamiques temporelles de l’engagement thérapeutique au temps du vieillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...20 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Recherches actuelles sur les temporalités, 40-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bgy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équipes de direction face à l’incertitude : la gestion de l’épidémie de COVID-19 dans les maisons de retraite en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095217ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge et la fragilité dans l’accès aux soins : oncogériatrie et Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Personnes âgées et Covid-19, vol. 44 / n° 168 (2), pp.183-197. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04783952v1</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.pr1.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’épreuve du cancer à un âge avancé : pratiques médicales et négociations du soin en oncogériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université de Bretagne occidentale - Brest, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024BRES0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04783952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prioriser les soins en temps de Coronavirus : quand le manque de moyens conduit à « mesurer des vies »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Hazif-Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billets éthiques de l’Espace de Réflexion Éthique de Bretagne (EREB) 2020-2021-2022. De la crise sanitaire à la crise des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les chemins de l'éthique, 978-2-84874-974-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1642,51 +1775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F9BFC5"/>
+    <w:nsid w:val="B77C4618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1873,51 +2006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-desbruyeres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263078264" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04867483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095217ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.pr1.0008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04783952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BRES0036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-desbruyeres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263078264" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04867483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095217ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.pr1.0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04783952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BRES0036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>