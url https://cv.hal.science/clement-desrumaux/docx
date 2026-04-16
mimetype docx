--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -219,195 +219,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
+                <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.204, 2021, Res Publica, 978-2-7535-8199-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.144547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524005v1</w:t>
+                <w:t xml:space="preserve">halshs-03255270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
+                <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.144547⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250, 2021, Paradoxa, 978-2-7574-3511-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255270v1</w:t>
+                <w:t xml:space="preserve">halshs-03524005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -935,502 +935,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche configurationnelle des styles de campagne : les mobilisations électorales législatives en Grande-Bretagne (1997-2005)</w:t>
+                <w:t xml:space="preserve">Des pratiques conformes à la tradition locale&amp;quot; : le recours au tribunal administratif dans la structuration du jeu politique lors des élections dans le Nord (1988-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.43-64</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.24-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01333257v1</w:t>
+                <w:t xml:space="preserve">halshs-01327721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Politix, 113, pp.5-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques conformes à la tradition locale&amp;quot; : le recours au tribunal administratif dans la structuration du jeu politique lors des élections dans le Nord (1988-2008)</w:t>
+                <w:t xml:space="preserve">Une approche configurationnelle des styles de campagne : les mobilisations électorales législatives en Grande-Bretagne (1997-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.24-46</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.43-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327721v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernité de la communication politique ou simple &amp;quot;moment New labour&amp;quot; ? Flux et reflux du &amp;quot;spin&amp;quot; chez les travaillistes britanniques (1994-2007)</w:t>
+                <w:t xml:space="preserve">Le travail politique par et pour les médias (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.79-105</w:t>
+              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051477v1</w:t>
+                <w:t xml:space="preserve">hal-03051509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Modernité de la communication politique ou simple &amp;quot;moment New labour&amp;quot; ? Flux et reflux du &amp;quot;spin&amp;quot; chez les travaillistes britanniques (1994-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 187 (5), pp.9-21. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.79-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01635085v1</w:t>
+                <w:t xml:space="preserve">hal-03051477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail politique par et pour les médias (dossier)</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.9-21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 187 (5), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.187.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051509v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01635085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Logo to Logos. Conservatism through the Speeches of David Cameron (2005-2009)</w:t>
               </w:r>
@@ -1691,367 +1691,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propriétés du capital médiatique : questions et opérations de recherche</w:t>
+                <w:t xml:space="preserve">Une campagne sans effet ? Suivre la campagne, suivre les étudiant·e·s en campagne, résultats de l'enquête panélisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Desrumaux, Clément; Noellet, Jérémie. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.149-169, 2021, Paradoxa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992815v1</w:t>
+                <w:t xml:space="preserve">halshs-03524007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre la politique, quelques enseignements</w:t>
+                <w:t xml:space="preserve">Pratiques informationnelles et rapports à la culture légitime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre la politique : Enquête sur les étudiant·e·s en droit et science politique en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.199-205, 2021, Paradoxa</w:t>
+              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-198, 2021, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524006v1</w:t>
+                <w:t xml:space="preserve">halshs-03524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une campagne sans effet ? Suivre la campagne, suivre les étudiant·e·s en campagne, résultats de l'enquête panélisée</w:t>
+                <w:t xml:space="preserve">Quelques propriétés du capital médiatique : questions et opérations de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desrumaux, Clément; Noellet, Jérémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-25, 2021, Res Publica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.144572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524007v1</w:t>
+                <w:t xml:space="preserve">hal-04992815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques informationnelles et rapports à la culture légitime</w:t>
+                <w:t xml:space="preserve">Apprendre la politique, quelques enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-198, 2021, Paradoxa</w:t>
+              <w:t xml:space="preserve">Apprendre la politique : Enquête sur les étudiant·e·s en droit et science politique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.199-205, 2021, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524008v1</w:t>
+                <w:t xml:space="preserve">halshs-03524006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de campagne : travail politique des députés et coproduction des conjonctures électorales en France et en Grande-Bretagne (1997-2007)</w:t>
               </w:r>
@@ -2104,173 +2104,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force de la règle et règle du plus fort : les investitures aux élections législatives françaises ou la contingence des prescriptions partisanes</w:t>
+                <w:t xml:space="preserve">Changements de programme : usages des programmes par les candidats aux élections législatives en France et en Grande-Bretagne (1997-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Allal, Amin ; Bué, Nicolas. </w:t>
+              <w:t xml:space="preserve">Fertikh, Karim ; Hauchecorne, Mathieu; Bué, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(In)disciplines partisanes : comment les partis politiques tiennent leurs militants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-146, 2016, Espaces politiques</w:t>
+              <w:t xml:space="preserve">Les programmes politiques : genèses et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-143, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01491634v1</w:t>
+                <w:t xml:space="preserve">halshs-01278293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de programme : usages des programmes par les candidats aux élections législatives en France et en Grande-Bretagne (1997-2007)</w:t>
+                <w:t xml:space="preserve">Force de la règle et règle du plus fort : les investitures aux élections législatives françaises ou la contingence des prescriptions partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fertikh, Karim ; Hauchecorne, Mathieu; Bué, Nicolas. </w:t>
+              <w:t xml:space="preserve">Allal, Amin ; Bué, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes politiques : genèses et usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-143, 2016</w:t>
+              <w:t xml:space="preserve">(In)disciplines partisanes : comment les partis politiques tiennent leurs militants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-146, 2016, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01278293v1</w:t>
+                <w:t xml:space="preserve">halshs-01491634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage &amp;quot;Apprendre la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général de l’IRISSO, Université Paris Dauphine-PSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2484,51 +2484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que vaut un capital médiatique dans une campagne présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,51 +2718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E20B1BAB"/>
+    <w:nsid w:val="1E7D95B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-desrumaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7243-0489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12755601X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100097950" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.053.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.013.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VBMJT7TJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-desrumaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7243-0489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12755601X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144547" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100097950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.053.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.013.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VBMJT7TJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>