--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -219,195 +219,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
+                <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.144547⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250, 2021, Paradoxa, 978-2-7574-3511-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255270v1</w:t>
+                <w:t xml:space="preserve">halshs-03524005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
+                <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.204, 2021, Res Publica, 978-2-7535-8199-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.144547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524005v1</w:t>
+                <w:t xml:space="preserve">halshs-03255270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -935,502 +935,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques conformes à la tradition locale&amp;quot; : le recours au tribunal administratif dans la structuration du jeu politique lors des élections dans le Nord (1988-2008)</w:t>
+                <w:t xml:space="preserve">Une approche configurationnelle des styles de campagne : les mobilisations électorales législatives en Grande-Bretagne (1997-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.24-46</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.43-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327721v1</w:t>
+                <w:t xml:space="preserve">halshs-01333257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Politix, 113, pp.5-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche configurationnelle des styles de campagne : les mobilisations électorales législatives en Grande-Bretagne (1997-2005)</w:t>
+                <w:t xml:space="preserve">Des pratiques conformes à la tradition locale&amp;quot; : le recours au tribunal administratif dans la structuration du jeu politique lors des élections dans le Nord (1988-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.43-64</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.24-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333257v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail politique par et pour les médias (dossier)</w:t>
+                <w:t xml:space="preserve">Modernité de la communication politique ou simple &amp;quot;moment New labour&amp;quot; ? Flux et reflux du &amp;quot;spin&amp;quot; chez les travaillistes britanniques (1994-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.9-21</w:t>
+              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.79-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051509v1</w:t>
+                <w:t xml:space="preserve">hal-03051477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernité de la communication politique ou simple &amp;quot;moment New labour&amp;quot; ? Flux et reflux du &amp;quot;spin&amp;quot; chez les travaillistes britanniques (1994-2007)</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.79-105</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 187 (5), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.187.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051477v1</w:t>
+                <w:t xml:space="preserve">halshs-01635085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Le travail politique par et pour les médias (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 187 (5), pp.9-21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Réseaux, 187 (5), pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.187.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01635085v1</w:t>
+                <w:t xml:space="preserve">hal-03051509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Logo to Logos. Conservatism through the Speeches of David Cameron (2005-2009)</w:t>
               </w:r>
@@ -1691,367 +1691,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une campagne sans effet ? Suivre la campagne, suivre les étudiant·e·s en campagne, résultats de l'enquête panélisée</w:t>
+                <w:t xml:space="preserve">Quelques propriétés du capital médiatique : questions et opérations de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desrumaux, Clément; Noellet, Jérémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-25, 2021, Res Publica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.144572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524007v1</w:t>
+                <w:t xml:space="preserve">hal-04992815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques informationnelles et rapports à la culture légitime</w:t>
+                <w:t xml:space="preserve">Apprendre la politique, quelques enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-198, 2021, Paradoxa</w:t>
+              <w:t xml:space="preserve">Apprendre la politique : Enquête sur les étudiant·e·s en droit et science politique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.199-205, 2021, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524008v1</w:t>
+                <w:t xml:space="preserve">halshs-03524006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propriétés du capital médiatique : questions et opérations de recherche</w:t>
+                <w:t xml:space="preserve">Pratiques informationnelles et rapports à la culture légitime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Desrumaux, Clément; Noellet, Jérémie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-198, 2021, Paradoxa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992815v1</w:t>
+                <w:t xml:space="preserve">halshs-03524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre la politique, quelques enseignements</w:t>
+                <w:t xml:space="preserve">Une campagne sans effet ? Suivre la campagne, suivre les étudiant·e·s en campagne, résultats de l'enquête panélisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desrumaux, Clément; Mainsant, Gwénaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre la politique : Enquête sur les étudiant·e·s en droit et science politique en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.199-205, 2021, Paradoxa</w:t>
+              <w:t xml:space="preserve">Apprendre la politique : enquête sur les étudiant-e-s en droit et science politique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.149-169, 2021, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524006v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de campagne : travail politique des députés et coproduction des conjonctures électorales en France et en Grande-Bretagne (1997-2007)</w:t>
               </w:r>
@@ -2104,173 +2104,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de programme : usages des programmes par les candidats aux élections législatives en France et en Grande-Bretagne (1997-2007)</w:t>
+                <w:t xml:space="preserve">Force de la règle et règle du plus fort : les investitures aux élections législatives françaises ou la contingence des prescriptions partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fertikh, Karim ; Hauchecorne, Mathieu; Bué, Nicolas. </w:t>
+              <w:t xml:space="preserve">Allal, Amin ; Bué, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes politiques : genèses et usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-143, 2016</w:t>
+              <w:t xml:space="preserve">(In)disciplines partisanes : comment les partis politiques tiennent leurs militants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-146, 2016, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01278293v1</w:t>
+                <w:t xml:space="preserve">halshs-01491634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force de la règle et règle du plus fort : les investitures aux élections législatives françaises ou la contingence des prescriptions partisanes</w:t>
+                <w:t xml:space="preserve">Changements de programme : usages des programmes par les candidats aux élections législatives en France et en Grande-Bretagne (1997-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Allal, Amin ; Bué, Nicolas. </w:t>
+              <w:t xml:space="preserve">Fertikh, Karim ; Hauchecorne, Mathieu; Bué, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(In)disciplines partisanes : comment les partis politiques tiennent leurs militants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-146, 2016, Espaces politiques</w:t>
+              <w:t xml:space="preserve">Les programmes politiques : genèses et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-143, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01491634v1</w:t>
+                <w:t xml:space="preserve">halshs-01278293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage &amp;quot;Apprendre la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général de l’IRISSO, Université Paris Dauphine-PSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2484,51 +2484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que vaut un capital médiatique dans une campagne présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,51 +2718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E7D95B5"/>
+    <w:nsid w:val="71FC75BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-desrumaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7243-0489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12755601X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144547" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100097950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.053.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.013.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VBMJT7TJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-desrumaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7243-0489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12755601X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100097950" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.053.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.013.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03051509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VBMJT7TJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>