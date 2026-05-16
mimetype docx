--- v0 (2026-03-18)
+++ v1 (2026-05-16)
@@ -33,50 +33,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clément DILLENSEGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Postdoctoral researcher (CNRS / UMR 5600 Environnement Ville Société), ANR METABOL'HEAT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">PhD in urban studies and geography teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Research interests : european cities (Vienna, Athens, Lyon), environment, waste, energy, urban planning, urban services and infrastructures, urban narratives, qualitative methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">clement.dillenseger@ens-lyon.fr</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -98,1744 +142,1813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux et les végétaux : des personnages utiles au récit d’un métabolisme urbain vertueux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15eqz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les &amp;quot;paysages réciproques&amp;quot; de la propreté urbaine, partager une approche relationnelle de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors Série 9, pp.43-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente mais progressive mise en place du réemploi dans les projets urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décharges formelles et informelles en France, de la montagne de déchets à la colline végétalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Viry De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour l’environnement… Oui, mais lequel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.9706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αδέσποτη Αθήνα: Οι γάτες του δρόμου μεταξύ οικοφεμινισμού, πολεοδομίας και πολιτιστικής κληρονομιάς</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athens Social Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feral Athens - Stray cats between urban planning, heritagization and ecofeminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athens Social Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athènes la férale – Les chats de rue entre écoféminisme, aménagement urbain et enjeux de patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Social d'Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu - Eric Verdeil, Thomas Ansart, Benoit Martin, Patrice Mitrano, Antoine Rio, Atlas des mondes urbains,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu - François Gemenne, Aleksandar Rankovic, Atelier de cartographie de Sciences Po, Atlas de l'Anthropocène, Paris, Les Presses de Sciences Po, 2019, 158 p., préface de Jan Zalasiewicz, postface de Bruno Latour, ISBN : 978-2-7246-2415-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.38161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecologic comprehension of social inequalities in Athens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De « Nique pas ta mer » à « défonce ton usine » : pour une géopoétique critique des déchets en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate crisis and the city : green spaces and energy use in Athens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Où commence la mer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482526v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets, pollutions, saletés : prendre un mot pour un autre ? Une réflexion croisée sur les apports et les limites du terme de “déchet”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards an ecologic comprehension of social inequalities in Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Doctoriales de Rudologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Climate crisis and the city : green spaces and energy use in Athens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329549v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven tiredness. On some inequalities among the lyonnese streetcleaners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Déchets, pollutions, saletés : prendre un mot pour un autre ? Une réflexion croisée sur les apports et les limites du terme de “déchet”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening The Bin 4 - La vie en bin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3ème Doctoriales de Rudologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445643v1</w:t>
+                <w:t xml:space="preserve">hal-05329549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (non) mise en politique des déchets en Grèce en général et à Athènes en particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres de l'École Française d'Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet als Ort der urbane (Un)Reinigung</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uneven tiredness. On some inequalities among the lyonnese streetcleaners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Gesellschaft für Geographie, Sep 2023, Frankfurt-am-Main, Germany</w:t>
+              <w:t xml:space="preserve">Opening The Bin 4 - La vie en bin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536206v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps, ville, monde. Les ambiguïtés politiques du jeu d’échelle dans le ramassage bénévole des déchets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Internet als Ort der urbane (Un)Reinigung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et production du déchet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Anthropologues (AFA), Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Geographie, Sep 2023, Frankfurt-am-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176172v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamais trop de déchets ? L’ambivalence de la mise en scène et en récit de la propreté urbaine par la ville de Vienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corps, ville, monde. Les ambiguïtés politiques du jeu d’échelle dans le ramassage bénévole des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle(s) critique(s) des débordements détritiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Politique et production du déchet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Anthropologues (AFA), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176168v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les “paysages réciproques” de la propreté urbaine, partager une approche relationnelle de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un urbanisme du vivant, Rencontres Internationales d'Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU (Association pour la Promotion de l'Enseignement et la Recherche en Aménagement et en Urbanisme), Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « trace », un concept fécond mais sous-utilisé en géographie. Réflexions à partir des « traces métaboliques » de la propreté urbaine à Lyon, Vienne et Athènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jamais trop de déchets ? L’ambivalence de la mise en scène et en récit de la propreté urbaine par la ville de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Absences. De l'invisible à l'impensé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jeunes chercheurs de l'Institut de Géographie, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelle(s) critique(s) des débordements détritiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176174v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être(s) métabolique(s). Les travailleurs de la propreté urbaine lyonnaise sont-ils des ambassadeurs du métabolisme urbain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La « trace », un concept fécond mais sous-utilisé en géographie. Réflexions à partir des « traces métaboliques » de la propreté urbaine à Lyon, Vienne et Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral du laboratoire EVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Absences. De l'invisible à l'impensé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeunes chercheurs de l'Institut de Géographie, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03407845v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Having access to the urban metabolism. How can citizens know their urban environment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Être(s) métabolique(s). Les travailleurs de la propreté urbaine lyonnaise sont-ils des ambassadeurs du métabolisme urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuGeo Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès doctoral du laboratoire EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03407840v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following cleanliness and dirt, entering urban metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society-IBG Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Having access to the urban metabolism. How can citizens know their urban environment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EuGeo Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cohabiter proprement avec la saleté. Réflexions autour de la visibilité et l’accessibilité du métabolisme viennois de la propreté urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CIERA “Schwerpunkt Deutschland – Regards de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1845,117 +1958,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme(s). Matière en circulation, matière en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mongeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions 205, 2024, À partir de l'Anthropocène, Michel Lussault; Valérie Disdier, 978–2–919380–80–0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1965,91 +2078,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la poubelle en temps de (et en tant que) lutte, AOC (Analyse, Opinion, Critique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2059,114 +2172,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme en partage. Éprouver et connaître les flux de la propreté urbaine à Lyon, Vienne et Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Ecole normale supérieure de lyon - ENS LYON, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ENSL0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05018919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2313,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dillenseger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eqz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gaboriaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Favreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Viry De" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Genouel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05018919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENSL0112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clement.dillenseger@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479522v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dillenseger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eqz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gaboriaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Favreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Viry De" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Genouel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05018919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENSL0112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>