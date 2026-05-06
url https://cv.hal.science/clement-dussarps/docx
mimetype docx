--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -28,50 +28,131 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clément Dussarps </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication - Université de Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">clement-dussarps</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-6787-0391</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">187363595</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -116,4080 +197,4162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un cadre épistémologique et méthodologique pour l’étude de la persévérance scolaire dans l’enseignement à distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle mise en visibilité des méthodologies de recherche en SIC ? Analyses d’un corpus d’articles scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être attentif pour apprendre à l’ère du numérique : représentations des enseignants et pistes de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Éducation et cognition‎ : des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 6, pp.123 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02933757v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le jeu vidéo pour apprendre l’histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Que dit la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937304v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02930874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo pour apprendre l’histoire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le jeu vidéo médiateur de savoirs en histoire : l’exemple de Crusader King 2 et Europa Universalis 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que dit la recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.2696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02930874v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03046988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo médiateur de savoirs en histoire : l’exemple de Crusader King 2 et Europa Universalis 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03046988v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture aujourd’hui des textes de 2004, 2007, 2013 et 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Faut-il (ré)humaniser les MOOC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.3389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01891482v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il (ré)humaniser les MOOC ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une lecture aujourd’hui des textes de 2004, 2007, 2013 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04110390v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il (ré)humaniser les MOOC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les MOOC : quels enjeux pour valoriser une candidature à un emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Digitalisation et recrutement : perspectives informationnelles et communicationnelles, 53, pp.53-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.6007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert, de l’incommunication au miroir de la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude communicationnelle de l’abandon en formation à distance universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://adjectif.net/spip.php?article422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abandon en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Communication éducative instrumentée : dispositifs médiatisés et leurs acteurs, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques sociales en formation à distance : entre solitude et abandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre en formation ouverte et à distance : pratiques et stratégies info-documentaires au sein des environnements personnels d’apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bilan intermédiaire des projets PERSCOL / PERS’SUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karel Soumagnac</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international AUPTIC Education : Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">CIA5 - Dispositifs, plateformes et environnements numériques de formation : où en est-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378499v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource management and perseverance in distance learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprendre en formation ouverte et à distance : pratiques et stratégies info-documentaires au sein des environnements personnels d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Educational Technologies – IceDuTech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IceDuTech, Mar 2025, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">8e colloque international AUPTIC Education : Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378497v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif d’enseignement à distance : un pharmakon numérique pour les élèves ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Resource management and perseverance in distance learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92e congrès de l’ACFAS - Mobiliser les savoirs en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">10th International Conference on Educational Technologies – IceDuTech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IceDuTech, Mar 2025, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378494v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier à distance au sein d'un dispositif numérique : entre injonctions pédagogiques et liberté de l’apprenant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le dispositif d’enseignement à distance : un pharmakon numérique pour les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-SETT (Salon School, Education, Transformation, Technology) 2025 - Casser le(s) code(s) : Au-delà des injonctions et des paradoxes sur le numérique dans l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Namur (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">92e congrès de l’ACFAS - Mobiliser les savoirs en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015069v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques informationnelles des lycéens du CNED : reconfigurations et vécu dans les apprentissages en ligne et hors ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etudier à distance au sein d'un dispositif numérique : entre injonctions pédagogiques et liberté de l’apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karel Soumagnac</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème congrès de la SFSIC : Transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Pré-SETT (Salon School, Education, Transformation, Technology) 2025 - Casser le(s) code(s) : Au-delà des injonctions et des paradoxes sur le numérique dans l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324429v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persévérance des lycéens empêchés et scolarisés à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les pratiques informationnelles des lycéens du CNED : reconfigurations et vécu dans les apprentissages en ligne et hors ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences de l’éducation : apports, enjeux, réflexion dans les champs de l’éducation et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">XXIVème congrès de la SFSIC : Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659974v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de formation à distance : supports de la persévérance pour lutter contre les inégalités scolaires ? L’exemple du CNED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports didactiques, ressources pédagogiques. Formes, (in-)égalités, autorités et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persévérer à distance dans le second degré en France : une étude multidimensionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Persévérance des lycéens empêchés et scolarisés à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e congrès de l’ACFAS - Mobiliser les savoirs en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Les sciences de l’éducation : apports, enjeux, réflexion dans les champs de l’éducation et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661975v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentalisation de ChatGPT pour la recherche en SIC : un assistant pour l’écriture théorique et l’étude empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Persévérer à distance dans le second degré en France : une étude multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences et métiers de l’information et de la communication à l’épreuve de l’intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">91e congrès de l’ACFAS - Mobiliser les savoirs en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661960v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recueil de données des plateformes d’enseignement pour l’étude de la persévérance dans l’enseignement à distance au second degré</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’instrumentalisation de ChatGPT pour la recherche en SIC : un assistant pour l’écriture théorique et l’étude empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Les sciences et métiers de l’information et de la communication à l’épreuve de l’intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248176v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de ChatGPT comme assistant du chercheur en SHS : apports, limites et risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence Internationale EUTIC 2023 HUMANISME NUMÉRIQUE ET DURABILITÉ SOCIALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recueil de données des plateformes d'enseignement pour l'étude de la persévérance dans l'enseignement à distance au second degré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le recueil de données des plateformes d’enseignement pour l’étude de la persévérance dans l’enseignement à distance au second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIUPPA Pau; IMS Bordeaux; SENACYT-Indicatic Panama, Jun 2023, Brest (France), France</w:t>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312870v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persévérance des apprenants dans l’enseignement secondaire à distance : proposition d’un protocole de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le recueil de données des plateformes d'enseignement pour l'étude de la persévérance dans l'enseignement à distance au second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Varichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Varichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et instruction dans les Écoles au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIUPPA Pau; IMS Bordeaux; SENACYT-Indicatic Panama, Jun 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248052v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance : analyse comparée des hybridations des espaces d’apprentissage avec les robots de téléprésence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Persévérance des apprenants dans l’enseignement secondaire à distance : proposition d’un protocole de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Varichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations site du colloque FractureS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">Éducation et instruction dans les Écoles au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663222v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying and succeeding in distance learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La présence à distance : analyse comparée des hybridations des espaces d’apprentissage avec les robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education, innovation, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations site du colloque FractureS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248139v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de persévérance et d'abandon dans l'enseignement supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Studying and succeeding in distance learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’école d’ingénieur ESTIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Bidard, France</w:t>
+              <w:t xml:space="preserve">Education, innovation, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248143v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions épistémologiques en Sciences de l’Information et de la Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Facteurs de persévérance et d'abandon dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée REPLIC - l’épistémologie en SIC : grands courants et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’école d’ingénieur ESTIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Bidard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489319v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Questions épistémologiques en Sciences de l’Information et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRUNE : Perspectives des Usages du Numérique dans l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée REPLIC - l’épistémologie en SIC : grands courants et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898141v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être attentif pour apprendre à l’ère du numérique : représentations des enseignants et pistes d’actions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIRSE 2019 Education et cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PRUNE : Perspectives des Usages du Numérique dans l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181330v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design comme connecteur interdisciplinaire au cœur du projet LID</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Être attentif pour apprendre à l’ère du numérique : représentations des enseignants et pistes d’actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque NumeRev - Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AFIRSE 2019 Education et cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483491v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de proximité à développer en éducation artistique et culturelle : sensibilisation à l’hybridation des modes d’organisation de l’enseignement dans le domaine du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education 4.1 ! Distances, médiations des savoirs et des formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02483543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance : sentiment d’inclusion et persévérance dans les apprentissages à l’aide des robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EMELCARA : Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abandon en formation à distance : constats et leviers possibles pour le limiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le design comme connecteur interdisciplinaire au cœur du projet LID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EDUDL+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brigue, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque NumeRev - Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483537v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo comme médiateur d’apprentissage informels. Le cas des jeux Europa Universalis et Crusader Kings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une écriture vidéoludique de l’Histoire (Journée d’étude)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02483553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le co-design de scénarios pédagogiques : le cas du programme LID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse des données et méthodes mixtes : rencontre du qualitatif et du quantitatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche en éducation : numérique, apprentissage et inclusion : former les enseignants pour faire réussir tous les élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire E3D (Etudes digitales des données aux dispositifs) - Les sciences de l’écrit et les humanités digitales : autour des méthodes et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483557v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception agile de scénarios pédagogiques centrée usager : le cas du programme LID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EUTIC 2018 : Adaptabilité, flexibilité, agilité des systèmes informationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02483457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données et méthodes mixtes : rencontre du qualitatif et du quantitatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le co-design de scénarios pédagogiques : le cas du programme LID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire E3D (Etudes digitales des données aux dispositifs) - Les sciences de l’écrit et les humanités digitales : autour des méthodes et des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation : numérique, apprentissage et inclusion : former les enseignants pour faire réussir tous les élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483563v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation à distance et big data : penser l’individu apprenant dans un monde de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’abandon en formation à distance : constats et leviers possibles pour le limiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude REPLIC : Individualisation et globalisation : perspectives disciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire EDUDL+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brigue, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483566v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réussite en formation à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Formation à distance et big data : penser l’individu apprenant dans un monde de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées APUN (Accompagnement Pédagogique Universitaire et Numérique) : Concevoir et scénariser mon cours pour enseigner à distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude REPLIC : Individualisation et globalisation : perspectives disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483570v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persévérer et réussir en formation à distance : analyse des processus d’adaptation des pratiques communicationnelles en fonction des attentes et des possibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La réussite en formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Mutation de l’accompagnement dans les formations en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées APUN (Accompagnement Pédagogique Universitaire et Numérique) : Concevoir et scénariser mon cours pour enseigner à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489347v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et réussir ses études à distance : dimension socio-affective de la communication médiatisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Persévérer et réussir en formation à distance : analyse des processus d’adaptation des pratiques communicationnelles en fonction des attentes et des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès de la SFSIC - Penser les techniques et les technologies : Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Mutation de l’accompagnement dans les formations en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489345v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des relations sociales médiatisées et abandon en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUTIC : Le rôle des TIC dans le design des processus informationnels et cognitifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants et leurs pratiques numériques : étude de leur attentes vis-à-vis des dispositifs de formation à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apprendre et réussir ses études à distance : dimension socio-affective de la communication médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de l’Université à l’ère du numérique 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIXe Congrès de la SFSIC - Penser les techniques et les technologies : Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489351v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les étudiants et leurs pratiques numériques : étude de leur attentes vis-à-vis des dispositifs de formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de l’Université à l’ère du numérique 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Points d’accès public à Internet, usages et non-usages : analyse des attentes et pratiques des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sandoval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque EUTIC : publics et pratiques médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4199,98 +4362,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle socio-affectif de l’abandon en formation à distance (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque francophone international sur la formation supérieure à l’ère du numérique (TECFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4300,335 +4463,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Info‐Communication Practices of Autistic Children's Parents on the Internet: Trust Issues and Legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidence and Legitimacy in Health Information and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’entourage dans l’abandon en formation ouverte et à distance (FOAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyndi Felio, Loïc Lerouge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06692-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’autre en formation à distance : enjeux motivationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et intelligence du social : Acteurs, auteurs ou spectateurs des savoirs, de l’éducation et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement de la dimension affective dans les stratégies métacognitives en situation d’apprentissage ouvert et à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique en sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4638,584 +4801,584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des études quantitatives aux SHS : les questionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de présence et persévérance scolaire en contexte d'apprentissage médiatisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre au quotidien dans et hors la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de formation : quels enjeux pour les SIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bullich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels risques techniques avec internet : malwares et cybercriminalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation par les pairs dans les MOOC : vécu et regards des usagers. Principaux chiffres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5225,91 +5388,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandons et écarts entre l’offre de formation, les attentes et le vécu des étudiants dans les dispositifs de FOAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5319,589 +5482,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSCOL - Persévérance dans l’enseignement secondaire à distance en France Etude sur la persévérance des élèves du CNED. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSCOL - Persévérance dans l’enseignement secondaire à distance en France. Etude de cas : Institut Agro Enseignement à Distance. Rapport intermédiaire (novembre 2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rabette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du projet E-Fran PERSEVERONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Train</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique sur les FabLabs Projet E-FRAN -PERSEVERONS -2016-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Liquète</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de bordeaux. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes et pratiques d'apprentissage des étudiants dans l'enseignement supérieur français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriana Pocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Laval (Québec, Canada), Université Bordeaux Montaigne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5911,114 +6074,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension socio-affective et abandon en formation ouverte et à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BOR30060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01108344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6084,51 +6247,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="463665FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6165,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2696" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271458v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04312870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248143v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sandoval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dussarps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Pocean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01108344v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-dussarps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6787-0391" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187363595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2696" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271458v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04312870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248143v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sandoval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dussarps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Pocean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01108344v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>