--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -182,178 +182,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre écritures en différents alphabets dans l’Orient médiéval</w:t>
+                <w:t xml:space="preserve">L’apport des humanités numériques à l’étude des graffiti dans les lieux saints : prospecter, enregistrer et analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Inscriptions bizarres ? — L’épigraphie et ses marges, matériaux et formes, (in)compétence et créativité graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Pratique des Hautes Études (EPHE) - Paris Sciences et Lettres (PSL), Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">HumaN-OC. Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Artaud, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04556785v1</w:t>
+                <w:t xml:space="preserve">halshs-05172126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des humanités numériques à l’étude des graffiti dans les lieux saints : prospecter, enregistrer et analyser</w:t>
+                <w:t xml:space="preserve">Interactions entre écritures en différents alphabets dans l’Orient médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HumaN-OC. Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florian Artaud, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Inscriptions bizarres ? — L’épigraphie et ses marges, matériaux et formes, (in)compétence et créativité graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Pratique des Hautes Études (EPHE) - Paris Sciences et Lettres (PSL), Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05172126v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04556785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Landscape of Signs: the Southern Façade of the Holy Sepulchre (12th-16th c.)</w:t>
               </w:r>
@@ -421,51 +421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the margins of graffiti : writings ‘fixed’ to pilgrimage sites in the Holy Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference of the ERC-2020-AdG Graff-IT Project « Writing on the Margins. Graffiti in Italy and beyond (7th-16th c.) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Netherlands Institute (KNIR); Universita degli studi Gabriele d'Annunzio di Chieti-Pescara; Graff-IT : Writing on the Margins, Apr 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -842,178 +842,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04636468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the CIFM to Heurist Database, editing a mix epigraphic corpus in the GRAPH-EAST project</w:t>
+                <w:t xml:space="preserve">Recent discoveries of Latin graffiti and signs in the Nativity Church: new contributions to the history of a holy place and to pilgrimage practices (9th-16th)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Criteria for the Edition of Medieval and Renaissance Graffiti. The first tool of the Graff-IT project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Storico Italiano per il Medio Evo; European Research Concil (ERC); Graffiti in Italy (Graff-IT), Oct 2022, Rome, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference de l’ERC GraphEast « The Graphic Signs in the Church of Nativity in Bethlehem during the Middle Ages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Ingrand-Varenne (CESCM / CNRS); Clément Dussart (CESCM), Jun 2022, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04554726v1</w:t>
+                <w:t xml:space="preserve">halshs-04554550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discoveries of Latin graffiti and signs in the Nativity Church: new contributions to the history of a holy place and to pilgrimage practices (9th-16th)</w:t>
+                <w:t xml:space="preserve">From the CIFM to Heurist Database, editing a mix epigraphic corpus in the GRAPH-EAST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference de l’ERC GraphEast « The Graphic Signs in the Church of Nativity in Bethlehem during the Middle Ages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Estelle Ingrand-Varenne (CESCM / CNRS); Clément Dussart (CESCM), Jun 2022, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">International Workshop Criteria for the Edition of Medieval and Renaissance Graffiti. The first tool of the Graff-IT project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico Italiano per il Medio Evo; European Research Concil (ERC); Graffiti in Italy (Graff-IT), Oct 2022, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04554550v1</w:t>
+                <w:t xml:space="preserve">halshs-04554726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering pilgrim graffiti</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03554742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graffiti occidentaux de Bethléem.</w:t>
+                <w:t xml:space="preserve">Les graffiti occidentaux de Bethléem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
@@ -1965,51 +1965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>