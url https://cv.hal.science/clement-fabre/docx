--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1683,174 +1683,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aveu des corps. Introduction</w:t>
+                <w:t xml:space="preserve">Sunzi, “l’anti-Clausewitz”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 495, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046590v1</w:t>
+                <w:t xml:space="preserve">hal-04337607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunzi, “l’anti-Clausewitz”</w:t>
+                <w:t xml:space="preserve">L’aveu des corps. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.191.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337607v1</w:t>
+                <w:t xml:space="preserve">hal-04046590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un universalisme à la chinoise</w:t>
               </w:r>
@@ -2279,252 +2279,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur des épidémies chinoises ?</w:t>
+                <w:t xml:space="preserve">Un rêve derrière un nuage. Lire le chinois dans le Paris du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°67-2 (2), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.672.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337631v1</w:t>
+                <w:t xml:space="preserve">hal-02933625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rêve derrière un nuage. Lire le chinois dans le Paris du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Bruits de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.672.0100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02933625v1</w:t>
+                <w:t xml:space="preserve">hal-02933622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits de Chine</w:t>
+                <w:t xml:space="preserve">Qui a peur des épidémies chinoises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02933622v1</w:t>
+                <w:t xml:space="preserve">hal-04337631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sinologie : la langue chinoise créée par les sinologues ?</w:t>
               </w:r>
@@ -3046,234 +3046,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Chinois sont fourbes</w:t>
+                <w:t xml:space="preserve">14 août 1900. L’entrée des troupes de l’Alliance des Huit nations dans Pékin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guérout</w:t>
+                <w:t xml:space="preserve">Michel Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mauduit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stanislas Jeannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schnakenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des préjugés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Arènes, pp.79-85, 2023, 1037508394</w:t>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-257, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046601v1</w:t>
+                <w:t xml:space="preserve">hal-04338416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 août 1900. L’entrée des troupes de l’Alliance des Huit nations dans Pékin</w:t>
+                <w:t xml:space="preserve">Les Chinois sont fourbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Catala</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schnakenbourg</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-257, 2023</w:t>
+              <w:t xml:space="preserve">Histoire des préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.79-85, 2023, 1037508394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338416v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Février 1856. Les effets de l’opium</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.234.0661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.002.0139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.043.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gu&#233;rout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Jeannesson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.234.0661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.002.0139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.043.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Jeannesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gu&#233;rout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>