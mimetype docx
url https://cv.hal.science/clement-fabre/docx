--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -730,61 +730,52 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n° 123 (2), pp.3-89, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, n° 123 (2), pp.3-89, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -805,51 +796,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Race et différence des corps en situation coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -868,927 +859,927 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Surun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 24 (2), pp.7-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mond1.224.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la route. Accidents de la circulation et sensibilité chinoise (concession internationale de Shanghai, 1911-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 24 (2), pp.61-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mond1.224.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poignée de main de l’étameur (Paris, 30 janvier 1887) Une histoire des relations sino-occidentales à hauteur d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 708 (4), pp.661-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.234.0661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des empires, des bacilles et des médecins. Bataille au sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 509-510, pp.96-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking with Hands in the Classified Canon (Leijing Hi, 1624)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 707 (3), pp.463-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.233.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déglutitions suspectes et déficience nerveuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.263-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.191.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine à fleur de peau. Agents d’influence anglophones et francophones en Chine et différence chinoise des corps (des années 1830 au début des années 1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 2 (2), pp.139-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/heri.002.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Archambault</w:t>
+                <w:t xml:space="preserve">Manuel Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les Chinois supportent la douleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 493, pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires matérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Archambault</w:t>
+                <w:t xml:space="preserve">Manuel Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhc.2197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunzi, “l’anti-Clausewitz”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 495, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aveu des corps. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1800,731 +1791,731 @@
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.231-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.191.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un universalisme à la chinoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire les corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lire les corps, 123 (2), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.123.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337616v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire les corps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13 novembre 2015 : le temps du bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 479, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046594v1</w:t>
+                <w:t xml:space="preserve">hal-04337620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 novembre 2015 : le temps du bilan ?</w:t>
+                <w:t xml:space="preserve">Un universalisme à la chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 479, pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2021, 490, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337620v1</w:t>
+                <w:t xml:space="preserve">hal-04337616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir la Chine, un fantasme européen</w:t>
+                <w:t xml:space="preserve">La fin de la poignée de main ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 467, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2020, 475, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337637v1</w:t>
+                <w:t xml:space="preserve">hal-04337628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le péril jaune</w:t>
+                <w:t xml:space="preserve">Un rêve derrière un nuage. Lire le chinois dans le Paris du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RevueAlarmer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°67-2 (2), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.672.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337635v1</w:t>
+                <w:t xml:space="preserve">hal-02933625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de la poignée de main ?</w:t>
+                <w:t xml:space="preserve">Bruits de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337628v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rêve derrière un nuage. Lire le chinois dans le Paris du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Qui a peur des épidémies chinoises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933625v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits de Chine</w:t>
+                <w:t xml:space="preserve">Ouvrir la Chine, un fantasme européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 467, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02933622v1</w:t>
+                <w:t xml:space="preserve">hal-04337637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur des épidémies chinoises ?</w:t>
+                <w:t xml:space="preserve">Le péril jaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 472, pp.22-23</w:t>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337631v1</w:t>
+                <w:t xml:space="preserve">hal-04337635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sinologie : la langue chinoise créée par les sinologues ?</w:t>
               </w:r>
@@ -2848,432 +2839,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29 août 1842. Le traité de Nanjing</w:t>
+                <w:t xml:space="preserve">Bouleversements géopolitiques, conquêtes, ouvertures, circulations, présences en France, de 1860 à 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Erick Schnakenbourg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aberdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Legrandjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée national de l’histoire de l’immigration / Réunion des Musées Nationaux-Grand Palais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.225-227, 2023</w:t>
+              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860. Catalogue de l’exposition du Musée national de l’histoire de l’immigration, 10 octobre 2023-11 février 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-31, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338405v1</w:t>
+                <w:t xml:space="preserve">hal-04338399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouleversements géopolitiques, conquêtes, ouvertures, circulations, présences en France, de 1860 à 1914</w:t>
+                <w:t xml:space="preserve">14 août 1900. L’entrée des troupes de l’Alliance des Huit nations dans Pékin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Aberdam</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Legrandjacques</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Musée national de l’histoire de l’immigration / Réunion des Musées Nationaux-Grand Palais. </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schnakenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860. Catalogue de l’exposition du Musée national de l’histoire de l’immigration, 10 octobre 2023-11 février 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-31, 2023</w:t>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-257, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338399v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 août 1900. L’entrée des troupes de l’Alliance des Huit nations dans Pékin</w:t>
+                <w:t xml:space="preserve">Les Chinois sont fourbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Catala</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-257, 2023</w:t>
+              <w:t xml:space="preserve">Histoire des préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.79-85, 2023, 1037508394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338416v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Chinois sont fourbes</w:t>
+                <w:t xml:space="preserve">29 août 1842. Le traité de Nanjing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Erick Schnakenbourg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des préjugés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Arènes, pp.79-85, 2023, 1037508394</w:t>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.225-227, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046601v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Février 1856. Les effets de l’opium</w:t>
               </w:r>
@@ -3730,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.234.0661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.002.0139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.043.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Jeannesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gu&#233;rout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.234.0661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.002.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.043.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Jeannesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gu&#233;rout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>