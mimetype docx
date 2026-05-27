--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -908,252 +908,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens de la route. Accidents de la circulation et sensibilité chinoise (concession internationale de Shanghai, 1911-1918)</w:t>
+                <w:t xml:space="preserve">Des empires, des bacilles et des médecins. Bataille au sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 509-510, pp.96-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337562v1</w:t>
+                <w:t xml:space="preserve">hal-04337600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poignée de main de l’étameur (Paris, 30 janvier 1887) Une histoire des relations sino-occidentales à hauteur d’interaction</w:t>
+                <w:t xml:space="preserve">Le sens de la route. Accidents de la circulation et sensibilité chinoise (concession internationale de Shanghai, 1911-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.234.0661⟩</w:t>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 24 (2), pp.61-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.224.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368212v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des empires, des bacilles et des médecins. Bataille au sommet</w:t>
+                <w:t xml:space="preserve">La poignée de main de l’étameur (Paris, 30 janvier 1887) Une histoire des relations sino-occidentales à hauteur d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 708 (4), pp.661-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.234.0661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337600v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking with Hands in the Classified Canon (Leijing Hi, 1624)</w:t>
               </w:r>
@@ -1380,273 +1380,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi les Chinois supportent la douleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 493, pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919542v1</w:t>
+                <w:t xml:space="preserve">hal-04337613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les Chinois supportent la douleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 493, pp.54-57</w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337613v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires matérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1674,174 +1674,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunzi, “l’anti-Clausewitz”</w:t>
+                <w:t xml:space="preserve">L’aveu des corps. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.191.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337607v1</w:t>
+                <w:t xml:space="preserve">hal-04046590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aveu des corps. Introduction</w:t>
+                <w:t xml:space="preserve">Sunzi, “l’anti-Clausewitz”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 495, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046590v1</w:t>
+                <w:t xml:space="preserve">hal-04337607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les corps</w:t>
               </w:r>
@@ -2132,252 +2132,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rêve derrière un nuage. Lire le chinois dans le Paris du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Qui a peur des épidémies chinoises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933625v1</w:t>
+                <w:t xml:space="preserve">hal-04337631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits de Chine</w:t>
+                <w:t xml:space="preserve">Un rêve derrière un nuage. Lire le chinois dans le Paris du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6638⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°67-2 (2), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.672.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933622v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur des épidémies chinoises ?</w:t>
+                <w:t xml:space="preserve">Bruits de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337631v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la Chine, un fantasme européen</w:t>
               </w:r>
@@ -2964,234 +2964,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 août 1900. L’entrée des troupes de l’Alliance des Huit nations dans Pékin</w:t>
+                <w:t xml:space="preserve">Les Chinois sont fourbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Catala</w:t>
+                <w:t xml:space="preserve">Jeanne Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Jeannesson</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-257, 2023</w:t>
+              <w:t xml:space="preserve">Histoire des préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.79-85, 2023, 1037508394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338416v1</w:t>
+                <w:t xml:space="preserve">hal-04046601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Chinois sont fourbes</w:t>
+                <w:t xml:space="preserve">14 août 1900. L’entrée des troupes de l’Alliance des Huit nations dans Pékin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guérout</w:t>
+                <w:t xml:space="preserve">Stanislas Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mauduit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eric Schnakenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des préjugés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Arènes, pp.79-85, 2023, 1037508394</w:t>
+              <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-257, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046601v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29 août 1842. Le traité de Nanjing</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.234.0661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.002.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.043.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Jeannesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gu&#233;rout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.224.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.234.0661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.233.0463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.002.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.2197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6638" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.043.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gu&#233;rout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Jeannesson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02933632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>