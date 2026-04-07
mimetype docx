--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLEMENT FALAISE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-3113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183950984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized tungstate-molybdenum sulfide electrocatalysts for the hydrogen evolution reaction under acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Maslouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta07917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capping the Electronic Lone Pair of the As(III) Central Atom in the Keggin-Type Anion: From Experimental–Theoretical Interplay to Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (20), pp.10043-10055. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super‐reduced Polyoxometalates in Aqueous Solution: Historical Perspectives and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbituril-like Giant PolyOxoThiometalates. Structural analysis and Solution Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Abou Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.4017-4024. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Keggin-type polyoxometalates in cyclodextrin-based polymers for oxidation catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Aniba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (33), pp.12534-12549. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5dt01317h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-reduction of polyoxometalates: unlocking the oxidation state of metalate centers down to (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Puiggalí-Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Oxothiomolybdates: Building Blocks for Cyclodextrin‐Based Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving giant toroidal polyoxometalate as a membrane building block in nanoscale vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéril Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (2), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c11004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoconfinement of polyoxometalates in cyclodextrin: computational inspections of the binding affinity and experimental demonstrations of reactivity modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Segado-Centellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc01949k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Heterometallic Metal-Metal Bonds in Keggin-Type Polyoxometalates by a Six-Electron Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2494-2502. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy to study cyclodextrin-based host-guest assemblies with polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt02367b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Six Electrons within “Dawson-Like” Polyoxometalate: An Open Route toward Its Post-functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (49), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202312457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates-Functionalized Electrodes for (Photo)Electrocatalytic Applications: Recent Advances and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (19), pp.12055-12091. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c01847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Octahedral Metal Halide Clusters by Host–Guest Complexation with γ-Cyclodextrin: Toward Nontoxic Luminescent Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Evtushok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (36), pp.14462-14469. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as Assembly Motif to Construct Supramolecular Cyclodextrin-Polyoxometalate based Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (10), pp.4469-4477. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Hydrolytic Stability of the Keggin Molybdo- and Tungsto-Phosphate Anions by Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (9), pp.4193-4203. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Three-Vanadium Sandwich Type Polyoxometalates: Structures, Solution Behavior and Redox Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (21), pp.8309-8319. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Association between γ-Cyclodextrin and Preyssler-Type Polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5126. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet‐renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type polyoxotungstate series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hohenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00902D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host‐Guest Complexation Between Cyclodextrins and Hybrid Hexavanadates: What are the Driving Forces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (62), pp.15516-15527. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host in Host Supramolecular Core-Shell Type Systems Based on Giant Ring-Shaped Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (25), pp.14146-14153. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Specific γ‐CD/[Nb 6 Cl 12 (H 2 O) 6 ] 2+ Recognition to Biological Activity Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Solovieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sinitsyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (33), pp.7479-7485. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202000739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular to solid state chemistry: crystal engineering of luminescent materials by trapping molecular clusters in an aluminium-based host matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.2399-2406. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mh00637h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-tert-butoxycarbonyl (BOC) protected [V 6 O 13 {(OCH 2 ) 3 CNH 2 } 2 ] 2− : synthesis, structural characterization, and solution behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00958972.2020.1830074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Transuranics with Uranium(IV) Sulfate Aqueous Species and Solid Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Assisted Hierarchical Aggregation of Dawson-type Polyoxometalate in the Presence of {Re6Se8} Based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A Shmakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (16), pp.11396-11406. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Mériadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chaotropic effect as an assembly motif through one-electron transfer in a rhenium cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri V Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (67), pp.9951-9954. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc05136h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Chaotropic closo -Decahydrodecaborate Clusters Within Cyclodextrins: Synthesis, Solution Studies, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (29), pp.3373-3382. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201900602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Driven Formation of Double Six-Ring (D6R) Silicate Cage: NMR Spectroscopic Characterization from Solution to Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.457. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst8120457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamic Library of Metal-Oxo Building Blocks with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Aly Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (36), pp.11198-11201. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Oxo‐Clusters as Building Blocks for Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (53), pp.14226-14232. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Guest Binding Hierarchy within Redox- and Luminescence-Responsive Supramolecular Self-Assembly Based on Chalcogenide Clusters and γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (51), pp.13467-13478. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of actinides (Th4+, [UO2]2+) and surrogating lanthanide (Nd3+) in the porous Metal-Organic Framework MIL-100(Al) from water : selectivity and imaging of embedded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.12010-12014. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02155K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine sequestration by thiol-modified MIL-53(Al)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Munn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Millange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.8108 - 8114. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce01842d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of metal–organic frameworks under gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (84), pp.12502 - 12505. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc06878b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Crystal Structure Characterization of Thorium Trimesate Coordination Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1667 - 1678. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-Situ Kinetic Investigations of the Formation of the Poly-Oxo Cluster U38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (46), pp.16654 - 16664. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201502207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Terephthalates Coordination Polymers Synthesized in Solvothermal DMF/H2O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (5), pp.2235 - 2242. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502725y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers of uranium( iv ) terephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalew Assen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.2639 - 2649. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02343A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Synthesis of Tetravalent Uranium with Isophthalate or Pyromellitate Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (17), pp.2813 - 2821. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of thorium benzoate polytypes with discrete ThO8 square antiprismatic units involved in chain-like assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature crystallization of trichlorodioxouranate [UO2Cl3(L)] species in molecular assemblies involving aliphatic dicarboxylate linkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.63 - 66. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2014.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of iodine in highly stable metal–organic frameworks: a systematic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (87), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CC43728K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Observations of Heterometallic Uranyl Copper(II) Carboxylates and Their Solid-State Topotactic Transformation upon Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2012 - 2022. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional MOF-Type Architectures with Tetravalent Uranium Hexanuclear Motifs (U 6 O 8 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (17), pp.5324 - 5331. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Formate-Dicarboxylate Coordination Polymers with Tetravalent Uranium: Occurrence of Tetranuclear {U 4 O 4 } and Hexanuclear {U 6 O 4 (OH) 4 } Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.3225 - 3231. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg400643g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Metal-Metal Bonds in Polyoxometalates by six-electron reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as an Assembly Motif in Polyoxometalate Supramolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carles Bo &amp; Josep Poblet, Apr 2023, Tarragon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates and Clusters: an intimate story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. A. Cotton Award, ACS-SPRING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Falaise &amp; A. Arteaga, Mar 2023, Indianapolis (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Angle X-ray Scattering for Giant Polyoxometalate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Indianapolis (IN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the “opposite” chemistries of polyoxometalates and metal clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal-Oxo Cluster Sciences: Exploring Novel Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChalcoPOM-based catalysts: from fundamentals to hydrogen evolution real-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Energy at the cross-road” International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, ENS-Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of polyoxothiometalate with cyclodextrins: Host-guest complex and supramolecular open frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving Giant Polyoxometakate as trans-membrane-like component into 2D bilayer Structure-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Coordination chemistry ICCC-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-coupled multi-electron transfer in polyoxometalates containing three vanadium centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Polyoxothiometalate-based composites as Hydrogen evolution catalysts in PEM electrolysis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as an assembly motif to construct supramolecular cyclodextrin-polyoxometalate-based frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly to construct cyclodextrin-polyoxometalate based MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-guest association between γ-cyclodextrin and Keggin-type ions analyzed by 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Paris-Saclay, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Materials: From Primary Interaction to Cyclodextrin-Based Polymers Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, ENS-Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-POM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments and new directions in cluster-polyoxometalate assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the pseudo-Dawson polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SMART-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights about Vanadium-containing POMs built from [AsW9O33]9- and Host-Guest Chemistry with Hybrid Lindqvist anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination, JCC-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2020, Université Aix Marseille, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, Octahedral Cluster and g-Cyclodextrin. From their Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019, 8-13 Septembre, Leuven (Belgique).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThioPOM as Efficient HER catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. May Nyman, Aug 2019, Corvallis, Oregon, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THIO-POMs as efficient HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Momentom Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding POMs with cyclodextrins: from their “counter intuitive” associations to hierarchical multi-cluster assembly design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corvallis OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular host-guest recognition of Re6 clusters with cyclodextrins : size-matching and chaotropic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri V. Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and reactivity of new vanadium based polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grah Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Jun 2019, Université d'Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural / functional properties of nanostructured molecular HER catalysts by atomic force electrochemical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de LabEx CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2019, ENS Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular stabilization of Mo/W Lindqvist anion in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing supramolecular hybrid materials constructed from host-guest inclusion complexes M6Li8La6@CD2 with M= Mo, or W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transition Metal Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tubingen Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates, Cyclodextrins and Cluster : From Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 43rd International Conference on Coordination Chemistry (ICCC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular stabilization of Mo/W Lindqvist anion to its use as building block of multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sendai (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates & Clusters: a promising association for designing photoactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Photo Électro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Valéry s/Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de clusters tétravalents 4f (Ce), 5d (Hf) et 5f (Th, U) par le polyoxométallate [SiW9O34]10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new thorium-based carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in Metal-Organique Framework (MOF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in porous metal organic frameworks (MOFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Edition of the MRS 2015 – Scientific Basis for Nuclear Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nouveaux trimésates de thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of tetravalent actinide (U and Th) carboxylates: isolation of oxo/hydroxo polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Efficient {Mo-S}-based Electrocatalysts for the Hydrogen Evolution Reaction in PEM Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxothiometalates as Catalysts for Photocatalytic Production of Dihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the polyoxotungstates containing protons and arsenic(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Molecular Catalysts by Atomic Force Microscopy combined to Scanning Electrochemical Microscopy for the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom International Congress : Energy at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type Polyoxometalate Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-responsive Supramolecular Materials Based on Polyoxometalate-Cyclodextrin Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale JED-2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives with lindqvist-type hybrid poms in host-guest supramolecular chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Smart-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keggin-Type Ions with the Hofmeister Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effects as assembly motifs in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effect in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM-based Electrocatalysts for Electro and Photo production of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MOMENTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project H2-Electroprod. A new device for the detection of hydrogen by micro-GC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreevich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du labex CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, metal-cluster and cyclodextrin: From their primary supramolecular interactions to the design of hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Supr@Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Université de Lyon, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM -based Electrocatalysts for Carbon Dioxide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-181, 2024, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Host–Guest Binding Hierarchy within Redox‐ and Luminescence‐Responsive Supramolecular Self‐Assembly Based on Chalcogenide Clusters and γ‐Cyclodextrin (Chem. Eur. J. 51/2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13378-13378. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLEMENT FALAISE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-3113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183950984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized tungstate-molybdenum sulfide electrocatalysts for the hydrogen evolution reaction under acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Maslouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta07917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen My Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capping the Electronic Lone Pair of the As(III) Central Atom in the Keggin-Type Anion: From Experimental–Theoretical Interplay to Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (20), pp.10043-10055. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super‐reduced Polyoxometalates in Aqueous Solution: Historical Perspectives and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbituril-like Giant PolyOxoThiometalates. Structural analysis and Solution Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Abou Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.4017-4024. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Keggin-type polyoxometalates in cyclodextrin-based polymers for oxidation catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Aniba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (33), pp.12534-12549. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5dt01317h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-reduction of polyoxometalates: unlocking the oxidation state of metalate centers down to (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Puiggalí-Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving giant toroidal polyoxometalate as a membrane building block in nanoscale vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéril Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (2), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c11004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Oxothiomolybdates: Building Blocks for Cyclodextrin‐Based Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoconfinement of polyoxometalates in cyclodextrin: computational inspections of the binding affinity and experimental demonstrations of reactivity modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Segado-Centellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc01949k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy to study cyclodextrin-based host-guest assemblies with polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt02367b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Heterometallic Metal-Metal Bonds in Keggin-Type Polyoxometalates by a Six-Electron Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2494-2502. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Six Electrons within “Dawson-Like” Polyoxometalate: An Open Route toward Its Post-functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (49), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202312457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates-Functionalized Electrodes for (Photo)Electrocatalytic Applications: Recent Advances and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (19), pp.12055-12091. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c01847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Octahedral Metal Halide Clusters by Host–Guest Complexation with γ-Cyclodextrin: Toward Nontoxic Luminescent Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Evtushok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (36), pp.14462-14469. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as Assembly Motif to Construct Supramolecular Cyclodextrin-Polyoxometalate based Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (10), pp.4469-4477. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Hydrolytic Stability of the Keggin Molybdo- and Tungsto-Phosphate Anions by Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (9), pp.4193-4203. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Three-Vanadium Sandwich Type Polyoxometalates: Structures, Solution Behavior and Redox Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (21), pp.8309-8319. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Association between γ-Cyclodextrin and Preyssler-Type Polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type polyoxotungstate series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hohenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00902D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet‐renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host‐Guest Complexation Between Cyclodextrins and Hybrid Hexavanadates: What are the Driving Forces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (62), pp.15516-15527. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host in Host Supramolecular Core-Shell Type Systems Based on Giant Ring-Shaped Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (25), pp.14146-14153. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular to solid state chemistry: crystal engineering of luminescent materials by trapping molecular clusters in an aluminium-based host matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.2399-2406. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mh00637h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-tert-butoxycarbonyl (BOC) protected [V 6 O 13 {(OCH 2 ) 3 CNH 2 } 2 ] 2− : synthesis, structural characterization, and solution behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00958972.2020.1830074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Assisted Hierarchical Aggregation of Dawson-type Polyoxometalate in the Presence of {Re6Se8} Based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A Shmakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (16), pp.11396-11406. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Transuranics with Uranium(IV) Sulfate Aqueous Species and Solid Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Specific γ‐CD/[Nb 6 Cl 12 (H 2 O) 6 ] 2+ Recognition to Biological Activity Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Solovieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sinitsyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (33), pp.7479-7485. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202000739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Mériadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chaotropic effect as an assembly motif through one-electron transfer in a rhenium cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri V Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (67), pp.9951-9954. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc05136h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Chaotropic closo -Decahydrodecaborate Clusters Within Cyclodextrins: Synthesis, Solution Studies, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (29), pp.3373-3382. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201900602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Oxo‐Clusters as Building Blocks for Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (53), pp.14226-14232. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Driven Formation of Double Six-Ring (D6R) Silicate Cage: NMR Spectroscopic Characterization from Solution to Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.457. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst8120457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamic Library of Metal-Oxo Building Blocks with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Aly Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (36), pp.11198-11201. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Guest Binding Hierarchy within Redox- and Luminescence-Responsive Supramolecular Self-Assembly Based on Chalcogenide Clusters and γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (51), pp.13467-13478. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of actinides (Th4+, [UO2]2+) and surrogating lanthanide (Nd3+) in the porous Metal-Organic Framework MIL-100(Al) from water : selectivity and imaging of embedded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.12010-12014. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02155K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine sequestration by thiol-modified MIL-53(Al)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Munn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Millange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.8108 - 8114. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce01842d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of metal–organic frameworks under gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (84), pp.12502 - 12505. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc06878b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Crystal Structure Characterization of Thorium Trimesate Coordination Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1667 - 1678. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-Situ Kinetic Investigations of the Formation of the Poly-Oxo Cluster U38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (46), pp.16654 - 16664. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201502207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Terephthalates Coordination Polymers Synthesized in Solvothermal DMF/H2O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (5), pp.2235 - 2242. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502725y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers of uranium( iv ) terephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalew Assen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.2639 - 2649. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02343A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Synthesis of Tetravalent Uranium with Isophthalate or Pyromellitate Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (17), pp.2813 - 2821. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of thorium benzoate polytypes with discrete ThO8 square antiprismatic units involved in chain-like assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature crystallization of trichlorodioxouranate [UO2Cl3(L)] species in molecular assemblies involving aliphatic dicarboxylate linkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.63 - 66. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2014.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Observations of Heterometallic Uranyl Copper(II) Carboxylates and Their Solid-State Topotactic Transformation upon Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2012 - 2022. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional MOF-Type Architectures with Tetravalent Uranium Hexanuclear Motifs (U 6 O 8 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (17), pp.5324 - 5331. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Formate-Dicarboxylate Coordination Polymers with Tetravalent Uranium: Occurrence of Tetranuclear {U 4 O 4 } and Hexanuclear {U 6 O 4 (OH) 4 } Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.3225 - 3231. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg400643g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of iodine in highly stable metal–organic frameworks: a systematic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (87), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CC43728K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates and Clusters: an intimate story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. A. Cotton Award, ACS-SPRING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Falaise &amp; A. Arteaga, Mar 2023, Indianapolis (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Angle X-ray Scattering for Giant Polyoxometalate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Indianapolis (IN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the “opposite” chemistries of polyoxometalates and metal clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal-Oxo Cluster Sciences: Exploring Novel Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChalcoPOM-based catalysts: from fundamentals to hydrogen evolution real-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Energy at the cross-road” International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, ENS-Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Metal-Metal Bonds in Polyoxometalates by six-electron reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as an Assembly Motif in Polyoxometalate Supramolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carles Bo &amp; Josep Poblet, Apr 2023, Tarragon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of polyoxothiometalate with cyclodextrins: Host-guest complex and supramolecular open frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving Giant Polyoxometakate as trans-membrane-like component into 2D bilayer Structure-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Coordination chemistry ICCC-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-coupled multi-electron transfer in polyoxometalates containing three vanadium centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Polyoxothiometalate-based composites as Hydrogen evolution catalysts in PEM electrolysis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as an assembly motif to construct supramolecular cyclodextrin-polyoxometalate-based frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly to construct cyclodextrin-polyoxometalate based MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Materials: From Primary Interaction to Cyclodextrin-Based Polymers Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, ENS-Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-guest association between γ-cyclodextrin and Keggin-type ions analyzed by 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Paris-Saclay, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-POM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments and new directions in cluster-polyoxometalate assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the pseudo-Dawson polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SMART-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights about Vanadium-containing POMs built from [AsW9O33]9- and Host-Guest Chemistry with Hybrid Lindqvist anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination, JCC-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2020, Université Aix Marseille, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding POMs with cyclodextrins: from their “counter intuitive” associations to hierarchical multi-cluster assembly design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corvallis OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular host-guest recognition of Re6 clusters with cyclodextrins : size-matching and chaotropic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri V. Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and reactivity of new vanadium based polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grah Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Jun 2019, Université d'Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, Octahedral Cluster and g-Cyclodextrin. From their Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019, 8-13 Septembre, Leuven (Belgique).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThioPOM as Efficient HER catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. May Nyman, Aug 2019, Corvallis, Oregon, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THIO-POMs as efficient HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Momentom Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural / functional properties of nanostructured molecular HER catalysts by atomic force electrochemical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de LabEx CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2019, ENS Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular stabilization of Mo/W Lindqvist anion to its use as building block of multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sendai (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates & Clusters: a promising association for designing photoactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Photo Électro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing supramolecular hybrid materials constructed from host-guest inclusion complexes M6Li8La6@CD2 with M= Mo, or W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transition Metal Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tubingen Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates, Cyclodextrins and Cluster : From Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 43rd International Conference on Coordination Chemistry (ICCC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular stabilization of Mo/W Lindqvist anion in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de clusters tétravalents 4f (Ce), 5d (Hf) et 5f (Th, U) par le polyoxométallate [SiW9O34]10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new thorium-based carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in Metal-Organique Framework (MOF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in porous metal organic frameworks (MOFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Edition of the MRS 2015 – Scientific Basis for Nuclear Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Valéry s/Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nouveaux trimésates de thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of tetravalent actinide (U and Th) carboxylates: isolation of oxo/hydroxo polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the polyoxotungstates containing protons and arsenic(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Molecular Catalysts by Atomic Force Microscopy combined to Scanning Electrochemical Microscopy for the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom International Congress : Energy at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxothiometalates as Catalysts for Photocatalytic Production of Dihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Efficient {Mo-S}-based Electrocatalysts for the Hydrogen Evolution Reaction in PEM Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives with lindqvist-type hybrid poms in host-guest supramolecular chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Smart-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type Polyoxometalate Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-responsive Supramolecular Materials Based on Polyoxometalate-Cyclodextrin Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale JED-2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keggin-Type Ions with the Hofmeister Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effects as assembly motifs in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effect in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM-based Electrocatalysts for Electro and Photo production of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MOMENTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, metal-cluster and cyclodextrin: From their primary supramolecular interactions to the design of hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Supr@Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Université de Lyon, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project H2-Electroprod. A new device for the detection of hydrogen by micro-GC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreevich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du labex CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM -based Electrocatalysts for Carbon Dioxide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-181, 2024, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Host–Guest Binding Hierarchy within Redox‐ and Luminescence‐Responsive Supramolecular Self‐Assembly Based on Chalcogenide Clusters and γ‐Cyclodextrin (Chem. Eur. J. 51/2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13378-13378. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="765DD3C3"/>
+    <w:nsid w:val="CF8E1D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-falaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183950984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khoueiry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Maslouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta07917a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Ibrahima Bamba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gbassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Fadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aniba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Akriche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01317h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Kozma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mpacko Priso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggal&#237;-Jou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado-Centellas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01949k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03769" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02367b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202312457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c01847" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Evtushok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pozmogova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Golubeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fa Bamba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas K Gbassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Atheba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Al Bacha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00902D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102507" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Solovieva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Frolova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinitsyna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000739" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ivanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Shestopalov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mh00637h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2020.1830074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colliard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Nyman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Shmakova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01160" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Mironov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05136h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8120457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Aly Moussawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokolov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A Abramov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Shestopalov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02155K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Munn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01842d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stevenson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc06878b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01746" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Volkringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2KQ9KN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502725y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalew Assen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihalcea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02343A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500204" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96L78NR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2013.10.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N49XB46Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2014.02.040" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC6V4HT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Facqueur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43728K" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Olchowka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203748" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8FLF3B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203914" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2VCNP4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780273v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400643g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408742v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408705v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanovich Ivanov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399737v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Albacha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408737v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402519v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410120v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399878v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404346v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri V. Mironov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404950v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grah Patrick Atheba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318810v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318846v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Prelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320164v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318873v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400401v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402559v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400337v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404190v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404203v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Ivanov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693060v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shestopalov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803922" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-falaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183950984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khoueiry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Maslouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta07917a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Ibrahima Bamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gbassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400827" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Fadel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aniba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Akriche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01317h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Kozma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mpacko Priso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggal&#237;-Jou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400475" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado-Centellas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01949k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02367b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202312457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c01847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Evtushok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pozmogova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Golubeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fa Bamba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas K Gbassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Atheba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00776" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Al Bacha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00902D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102684" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102507" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ivanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Shestopalov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mh00637h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2020.1830074" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Shmakova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01160" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Nyman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Solovieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Frolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinitsyna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000739" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Mironov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05136h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802671" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8120457" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Aly Moussawi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokolov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07525" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A Abramov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Shestopalov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02155K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Munn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01842d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stevenson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc06878b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Volkringer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2KQ9KN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502725y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalew Assen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihalcea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02343A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500204" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96L78NR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780286v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2013.10.030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N49XB46Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2014.02.040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC6V4HT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Olchowka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203748" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8FLF3B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203914" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2VCNP4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400643g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Facqueur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43728K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanovich Ivanov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Albacha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri V. Mironov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grah Patrick Atheba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Prelot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318787v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400359v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Ivanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693060v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shestopalov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803922" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>