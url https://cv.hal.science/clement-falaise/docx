--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLEMENT FALAISE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-3113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183950984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized tungstate-molybdenum sulfide electrocatalysts for the hydrogen evolution reaction under acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Maslouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta07917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen My Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capping the Electronic Lone Pair of the As(III) Central Atom in the Keggin-Type Anion: From Experimental–Theoretical Interplay to Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (20), pp.10043-10055. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super‐reduced Polyoxometalates in Aqueous Solution: Historical Perspectives and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbituril-like Giant PolyOxoThiometalates. Structural analysis and Solution Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Abou Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.4017-4024. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Keggin-type polyoxometalates in cyclodextrin-based polymers for oxidation catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Aniba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (33), pp.12534-12549. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5dt01317h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-reduction of polyoxometalates: unlocking the oxidation state of metalate centers down to (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Puiggalí-Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving giant toroidal polyoxometalate as a membrane building block in nanoscale vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéril Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (2), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c11004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Oxothiomolybdates: Building Blocks for Cyclodextrin‐Based Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoconfinement of polyoxometalates in cyclodextrin: computational inspections of the binding affinity and experimental demonstrations of reactivity modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Segado-Centellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc01949k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy to study cyclodextrin-based host-guest assemblies with polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt02367b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Heterometallic Metal-Metal Bonds in Keggin-Type Polyoxometalates by a Six-Electron Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2494-2502. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Six Electrons within “Dawson-Like” Polyoxometalate: An Open Route toward Its Post-functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (49), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202312457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates-Functionalized Electrodes for (Photo)Electrocatalytic Applications: Recent Advances and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (19), pp.12055-12091. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c01847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Octahedral Metal Halide Clusters by Host–Guest Complexation with γ-Cyclodextrin: Toward Nontoxic Luminescent Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Evtushok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (36), pp.14462-14469. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as Assembly Motif to Construct Supramolecular Cyclodextrin-Polyoxometalate based Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (10), pp.4469-4477. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Hydrolytic Stability of the Keggin Molybdo- and Tungsto-Phosphate Anions by Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (9), pp.4193-4203. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Three-Vanadium Sandwich Type Polyoxometalates: Structures, Solution Behavior and Redox Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (21), pp.8309-8319. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Association between γ-Cyclodextrin and Preyssler-Type Polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type polyoxotungstate series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hohenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00902D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet‐renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host‐Guest Complexation Between Cyclodextrins and Hybrid Hexavanadates: What are the Driving Forces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (62), pp.15516-15527. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host in Host Supramolecular Core-Shell Type Systems Based on Giant Ring-Shaped Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (25), pp.14146-14153. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular to solid state chemistry: crystal engineering of luminescent materials by trapping molecular clusters in an aluminium-based host matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.2399-2406. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mh00637h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-tert-butoxycarbonyl (BOC) protected [V 6 O 13 {(OCH 2 ) 3 CNH 2 } 2 ] 2− : synthesis, structural characterization, and solution behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00958972.2020.1830074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Assisted Hierarchical Aggregation of Dawson-type Polyoxometalate in the Presence of {Re6Se8} Based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A Shmakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (16), pp.11396-11406. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Transuranics with Uranium(IV) Sulfate Aqueous Species and Solid Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Specific γ‐CD/[Nb 6 Cl 12 (H 2 O) 6 ] 2+ Recognition to Biological Activity Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Solovieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sinitsyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (33), pp.7479-7485. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202000739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Mériadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chaotropic effect as an assembly motif through one-electron transfer in a rhenium cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri V Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (67), pp.9951-9954. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc05136h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Chaotropic closo -Decahydrodecaborate Clusters Within Cyclodextrins: Synthesis, Solution Studies, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (29), pp.3373-3382. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201900602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Oxo‐Clusters as Building Blocks for Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (53), pp.14226-14232. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Driven Formation of Double Six-Ring (D6R) Silicate Cage: NMR Spectroscopic Characterization from Solution to Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.457. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst8120457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamic Library of Metal-Oxo Building Blocks with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Aly Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (36), pp.11198-11201. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Guest Binding Hierarchy within Redox- and Luminescence-Responsive Supramolecular Self-Assembly Based on Chalcogenide Clusters and γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (51), pp.13467-13478. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of actinides (Th4+, [UO2]2+) and surrogating lanthanide (Nd3+) in the porous Metal-Organic Framework MIL-100(Al) from water : selectivity and imaging of embedded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.12010-12014. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02155K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine sequestration by thiol-modified MIL-53(Al)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Munn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Millange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.8108 - 8114. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce01842d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of metal–organic frameworks under gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (84), pp.12502 - 12505. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc06878b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Crystal Structure Characterization of Thorium Trimesate Coordination Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1667 - 1678. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-Situ Kinetic Investigations of the Formation of the Poly-Oxo Cluster U38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (46), pp.16654 - 16664. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201502207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Terephthalates Coordination Polymers Synthesized in Solvothermal DMF/H2O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (5), pp.2235 - 2242. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502725y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers of uranium( iv ) terephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalew Assen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.2639 - 2649. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02343A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Synthesis of Tetravalent Uranium with Isophthalate or Pyromellitate Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (17), pp.2813 - 2821. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of thorium benzoate polytypes with discrete ThO8 square antiprismatic units involved in chain-like assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature crystallization of trichlorodioxouranate [UO2Cl3(L)] species in molecular assemblies involving aliphatic dicarboxylate linkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.63 - 66. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2014.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Observations of Heterometallic Uranyl Copper(II) Carboxylates and Their Solid-State Topotactic Transformation upon Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2012 - 2022. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional MOF-Type Architectures with Tetravalent Uranium Hexanuclear Motifs (U 6 O 8 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (17), pp.5324 - 5331. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Formate-Dicarboxylate Coordination Polymers with Tetravalent Uranium: Occurrence of Tetranuclear {U 4 O 4 } and Hexanuclear {U 6 O 4 (OH) 4 } Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.3225 - 3231. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg400643g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of iodine in highly stable metal–organic frameworks: a systematic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (87), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CC43728K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates and Clusters: an intimate story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. A. Cotton Award, ACS-SPRING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Falaise &amp; A. Arteaga, Mar 2023, Indianapolis (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Angle X-ray Scattering for Giant Polyoxometalate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Indianapolis (IN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the “opposite” chemistries of polyoxometalates and metal clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal-Oxo Cluster Sciences: Exploring Novel Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChalcoPOM-based catalysts: from fundamentals to hydrogen evolution real-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Energy at the cross-road” International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, ENS-Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Metal-Metal Bonds in Polyoxometalates by six-electron reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as an Assembly Motif in Polyoxometalate Supramolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carles Bo &amp; Josep Poblet, Apr 2023, Tarragon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of polyoxothiometalate with cyclodextrins: Host-guest complex and supramolecular open frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving Giant Polyoxometakate as trans-membrane-like component into 2D bilayer Structure-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Coordination chemistry ICCC-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-coupled multi-electron transfer in polyoxometalates containing three vanadium centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Polyoxothiometalate-based composites as Hydrogen evolution catalysts in PEM electrolysis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as an assembly motif to construct supramolecular cyclodextrin-polyoxometalate-based frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly to construct cyclodextrin-polyoxometalate based MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Materials: From Primary Interaction to Cyclodextrin-Based Polymers Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, ENS-Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-guest association between γ-cyclodextrin and Keggin-type ions analyzed by 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Paris-Saclay, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-POM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments and new directions in cluster-polyoxometalate assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the pseudo-Dawson polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SMART-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights about Vanadium-containing POMs built from [AsW9O33]9- and Host-Guest Chemistry with Hybrid Lindqvist anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination, JCC-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2020, Université Aix Marseille, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding POMs with cyclodextrins: from their “counter intuitive” associations to hierarchical multi-cluster assembly design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corvallis OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular host-guest recognition of Re6 clusters with cyclodextrins : size-matching and chaotropic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri V. Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and reactivity of new vanadium based polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grah Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Jun 2019, Université d'Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, Octahedral Cluster and g-Cyclodextrin. From their Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019, 8-13 Septembre, Leuven (Belgique).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThioPOM as Efficient HER catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. May Nyman, Aug 2019, Corvallis, Oregon, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THIO-POMs as efficient HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Momentom Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural / functional properties of nanostructured molecular HER catalysts by atomic force electrochemical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de LabEx CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2019, ENS Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular stabilization of Mo/W Lindqvist anion to its use as building block of multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sendai (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates & Clusters: a promising association for designing photoactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Photo Électro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing supramolecular hybrid materials constructed from host-guest inclusion complexes M6Li8La6@CD2 with M= Mo, or W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transition Metal Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tubingen Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates, Cyclodextrins and Cluster : From Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 43rd International Conference on Coordination Chemistry (ICCC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular stabilization of Mo/W Lindqvist anion in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de clusters tétravalents 4f (Ce), 5d (Hf) et 5f (Th, U) par le polyoxométallate [SiW9O34]10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new thorium-based carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in Metal-Organique Framework (MOF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in porous metal organic frameworks (MOFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Edition of the MRS 2015 – Scientific Basis for Nuclear Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Valéry s/Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nouveaux trimésates de thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of tetravalent actinide (U and Th) carboxylates: isolation of oxo/hydroxo polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the polyoxotungstates containing protons and arsenic(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Molecular Catalysts by Atomic Force Microscopy combined to Scanning Electrochemical Microscopy for the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom International Congress : Energy at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxothiometalates as Catalysts for Photocatalytic Production of Dihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Efficient {Mo-S}-based Electrocatalysts for the Hydrogen Evolution Reaction in PEM Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives with lindqvist-type hybrid poms in host-guest supramolecular chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Smart-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type Polyoxometalate Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-responsive Supramolecular Materials Based on Polyoxometalate-Cyclodextrin Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale JED-2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keggin-Type Ions with the Hofmeister Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effects as assembly motifs in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effect in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM-based Electrocatalysts for Electro and Photo production of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MOMENTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, metal-cluster and cyclodextrin: From their primary supramolecular interactions to the design of hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Supr@Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Université de Lyon, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project H2-Electroprod. A new device for the detection of hydrogen by micro-GC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreevich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du labex CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM -based Electrocatalysts for Carbon Dioxide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-181, 2024, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Host–Guest Binding Hierarchy within Redox‐ and Luminescence‐Responsive Supramolecular Self‐Assembly Based on Chalcogenide Clusters and γ‐Cyclodextrin (Chem. Eur. J. 51/2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13378-13378. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLEMENT FALAISE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2000-3113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183950984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen My Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerized tungstate-molybdenum sulfide electrocatalysts for the hydrogen evolution reaction under acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Maslouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta07917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super‐reduced Polyoxometalates in Aqueous Solution: Historical Perspectives and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbituril-like Giant PolyOxoThiometalates. Structural analysis and Solution Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Abou Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.4017-4024. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Keggin-type polyoxometalates in cyclodextrin-based polymers for oxidation catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Aniba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (33), pp.12534-12549. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5dt01317h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capping the Electronic Lone Pair of the As(III) Central Atom in the Keggin-Type Anion: From Experimental–Theoretical Interplay to Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (20), pp.10043-10055. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-reduction of polyoxometalates: unlocking the oxidation state of metalate centers down to (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Puiggalí-Jou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c15650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Oxothiomolybdates: Building Blocks for Cyclodextrin‐Based Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving giant toroidal polyoxometalate as a membrane building block in nanoscale vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéril Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (2), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c11004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoconfinement of polyoxometalates in cyclodextrin: computational inspections of the binding affinity and experimental demonstrations of reactivity modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Segado-Centellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc01949k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Heterometallic Metal-Metal Bonds in Keggin-Type Polyoxometalates by a Six-Electron Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2494-2502. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy to study cyclodextrin-based host-guest assemblies with polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt02367b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Six Electrons within “Dawson-Like” Polyoxometalate: An Open Route toward Its Post-functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (49), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202312457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates-Functionalized Electrodes for (Photo)Electrocatalytic Applications: Recent Advances and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (19), pp.12055-12091. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c01847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Octahedral Metal Halide Clusters by Host–Guest Complexation with γ-Cyclodextrin: Toward Nontoxic Luminescent Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Evtushok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (36), pp.14462-14469. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as Assembly Motif to Construct Supramolecular Cyclodextrin-Polyoxometalate based Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (10), pp.4469-4477. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Hydrolytic Stability of the Keggin Molybdo- and Tungsto-Phosphate Anions by Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (9), pp.4193-4203. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Three-Vanadium Sandwich Type Polyoxometalates: Structures, Solution Behavior and Redox Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (21), pp.8309-8319. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Association between γ-Cyclodextrin and Preyssler-Type Polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type polyoxotungstate series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hohenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00902D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Smortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet‐renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host‐Guest Complexation Between Cyclodextrins and Hybrid Hexavanadates: What are the Driving Forces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (62), pp.15516-15527. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host in Host Supramolecular Core-Shell Type Systems Based on Giant Ring-Shaped Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (25), pp.14146-14153. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202102507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Specific γ‐CD/[Nb 6 Cl 12 (H 2 O) 6 ] 2+ Recognition to Biological Activity Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Pozmogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Solovieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Frolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sinitsyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (33), pp.7479-7485. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202000739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular to solid state chemistry: crystal engineering of luminescent materials by trapping molecular clusters in an aluminium-based host matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.2399-2406. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mh00637h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-tert-butoxycarbonyl (BOC) protected [V 6 O 13 {(OCH 2 ) 3 CNH 2 } 2 ] 2− : synthesis, structural characterization, and solution behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00958972.2020.1830074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Transuranics with Uranium(IV) Sulfate Aqueous Species and Solid Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Assisted Hierarchical Aggregation of Dawson-type Polyoxometalate in the Presence of {Re6Se8} Based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A Shmakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (16), pp.11396-11406. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chaotropic effect as an assembly motif through one-electron transfer in a rhenium cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri V Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (67), pp.9951-9954. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc05136h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Mériadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Chaotropic closo -Decahydrodecaborate Clusters Within Cyclodextrins: Synthesis, Solution Studies, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (29), pp.3373-3382. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201900602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Oxo‐Clusters as Building Blocks for Open Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Nyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (53), pp.14226-14232. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-Driven Formation of Double Six-Ring (D6R) Silicate Cage: NMR Spectroscopic Characterization from Solution to Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.457. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst8120457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamic Library of Metal-Oxo Building Blocks with γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Aly Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (36), pp.11198-11201. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b07525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Guest Binding Hierarchy within Redox- and Luminescence-Responsive Supramolecular Self-Assembly Based on Chalcogenide Clusters and γ-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel A Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (51), pp.13467-13478. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of actinides (Th4+, [UO2]2+) and surrogating lanthanide (Nd3+) in the porous Metal-Organic Framework MIL-100(Al) from water : selectivity and imaging of embedded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.12010-12014. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02155K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine sequestration by thiol-modified MIL-53(Al)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Munn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Millange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.8108 - 8114. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce01842d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of metal–organic frameworks under gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (84), pp.12502 - 12505. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc06878b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Crystal Structure Characterization of Thorium Trimesate Coordination Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1667 - 1678. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium Terephthalates Coordination Polymers Synthesized in Solvothermal DMF/H2O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (5), pp.2235 - 2242. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502725y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-Situ Kinetic Investigations of the Formation of the Poly-Oxo Cluster U38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (46), pp.16654 - 16664. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201502207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers of uranium( iv ) terephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalew Assen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.2639 - 2649. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02343A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Synthesis of Tetravalent Uranium with Isophthalate or Pyromellitate Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (17), pp.2813 - 2821. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of thorium benzoate polytypes with discrete ThO8 square antiprismatic units involved in chain-like assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature crystallization of trichlorodioxouranate [UO2Cl3(L)] species in molecular assemblies involving aliphatic dicarboxylate linkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.63 - 66. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2014.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of iodine in highly stable metal–organic frameworks: a systematic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (87), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CC43728K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Observations of Heterometallic Uranyl Copper(II) Carboxylates and Their Solid-State Topotactic Transformation upon Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2012 - 2022. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional MOF-Type Architectures with Tetravalent Uranium Hexanuclear Motifs (U 6 O 8 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (17), pp.5324 - 5331. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Formate-Dicarboxylate Coordination Polymers with Tetravalent Uranium: Occurrence of Tetranuclear {U 4 O 4 } and Hexanuclear {U 6 O 4 (OH) 4 } Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.3225 - 3231. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg400643g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Metal-Metal Bonds in Polyoxometalates by six-electron reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic Effect as an Assembly Motif in Polyoxometalate Supramolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carles Bo &amp; Josep Poblet, Apr 2023, Tarragon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the “opposite” chemistries of polyoxometalates and metal clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal-Oxo Cluster Sciences: Exploring Novel Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Angle X-ray Scattering for Giant Polyoxometalate Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Indianapolis (IN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates and Clusters: an intimate story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. A. Cotton Award, ACS-SPRING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Falaise &amp; A. Arteaga, Mar 2023, Indianapolis (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChalcoPOM-based catalysts: from fundamentals to hydrogen evolution real-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Energy at the cross-road” International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, ENS-Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of polyoxothiometalate with cyclodextrins: Host-guest complex and supramolecular open frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-assembly process involving Giant Polyoxometakate as trans-membrane-like component into 2D bilayer Structure-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Coordination chemistry ICCC-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-coupled multi-electron transfer in polyoxometalates containing three vanadium centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Apr 2022, Université de Lille, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Polyoxothiometalate-based composites as Hydrogen evolution catalysts in PEM electrolysis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as an assembly motif to construct supramolecular cyclodextrin-polyoxometalate-based frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly to construct cyclodextrin-polyoxometalate based MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Materials: From Primary Interaction to Cyclodextrin-Based Polymers Containing Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, ENS-Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-guest association between γ-cyclodextrin and Keggin-type ions analyzed by 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Paris-Saclay, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotropic effect as motif assembly in POM chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-POM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments and new directions in cluster-polyoxometalate assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights about Vanadium-containing POMs built from [AsW9O33]9- and Host-Guest Chemistry with Hybrid Lindqvist anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Ibrahima Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la division de Chimie de Coordination, JCC-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2020, Université Aix Marseille, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the pseudo-Dawson polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SMART-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular host-guest recognition of Re6 clusters with cyclodextrins : size-matching and chaotropic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri V. Mironov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jan 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and reactivity of new vanadium based polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grah Patrick Atheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Jun 2019, Université d'Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, Octahedral Cluster and g-Cyclodextrin. From their Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019, 8-13 Septembre, Leuven (Belgique).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThioPOM as Efficient HER catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Metal Oxides Sciences FMOCS-VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. May Nyman, Aug 2019, Corvallis, Oregon, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THIO-POMs as efficient HER Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Momentom Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding POMs with cyclodextrins: from their “counter intuitive” associations to hierarchical multi-cluster assembly design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in metal oxide cluster sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corvallis OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural / functional properties of nanostructured molecular HER catalysts by atomic force electrochemical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de LabEx CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2019, ENS Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular stabilization of Mo/W Lindqvist anion in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From supramolecular stabilization of Mo/W Lindqvist anion to its use as building block of multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th International Conference on Coordination Chemistry (ICCC) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Sendai (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates & Clusters: a promising association for designing photoactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Photo Électro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing supramolecular hybrid materials constructed from host-guest inclusion complexes M6Li8La6@CD2 with M= Mo, or W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transition Metal Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tubingen Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates, Cyclodextrins and Cluster : From Primary Interactions to Supramolecular Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 43rd International Conference on Coordination Chemistry (ICCC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new thorium-based carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in Metal-Organique Framework (MOF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture of radionuclides in porous metal organic frameworks (MOFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Edition of the MRS 2015 – Scientific Basis for Nuclear Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Valéry s/Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de radionucléides dans les solides poreux de type Metal-Organique Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Giovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de clusters tétravalents 4f (Ce), 5d (Hf) et 5f (Th, U) par le polyoxométallate [SiW9O34]10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nouveaux trimésates de thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of tetravalent actinide (U and Th) carboxylates: isolation of oxo/hydroxo polynuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Efficient {Mo-S}-based Electrocatalysts for the Hydrogen Evolution Reaction in PEM Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Molecular Catalysts by Atomic Force Microscopy combined to Scanning Electrochemical Microscopy for the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Assaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Momentom International Congress : Energy at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxothiometalates as Catalysts for Photocatalytic Production of Dihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lajoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the massive electron storage in the polyoxotungstates containing protons and arsenic(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Mpacko Priso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hofmeister effect in the Keggin-type Polyoxometalate Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-responsive Supramolecular Materials Based on Polyoxometalate-Cyclodextrin Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale JED-2MIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives with lindqvist-type hybrid poms in host-guest supramolecular chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Fa Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas K Gbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Smart-POM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keggin-Type Ions with the Hofmeister Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART-POM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, FIAP Jean Monnet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effects as assembly motifs in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie de Coordination, JCC-SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Université Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the chaotropic effect in polyoxometalate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton A Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Colloid and Interface Society, ECIS-2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, KU Leuven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM-based Electrocatalysts for Electro and Photo production of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MOMENTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project H2-Electroprod. A new device for the detection of hydrogen by micro-GC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreevich Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du labex CHARMMMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalate, metal-cluster and cyclodextrin: From their primary supramolecular interactions to the design of hybrid material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Supr@Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Université de Lyon, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POM -based Electrocatalysts for Carbon Dioxide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Polyoxometalate‐based Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-181, 2024, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527842711.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Host–Guest Binding Hierarchy within Redox‐ and Luminescence‐Responsive Supramolecular Self‐Assembly Based on Chalcogenide Clusters and γ‐Cyclodextrin (Chem. Eur. J. 51/2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Shestopalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13378-13378. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF8E1D66"/>
+    <w:nsid w:val="B4002347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-falaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183950984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khoueiry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Maslouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta07917a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Ibrahima Bamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gbassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400827" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Fadel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aniba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Akriche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01317h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Kozma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mpacko Priso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggal&#237;-Jou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400475" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado-Centellas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01949k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02367b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202312457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c01847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Evtushok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pozmogova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Golubeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fa Bamba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas K Gbassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Atheba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00776" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Al Bacha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00902D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102684" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102507" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ivanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Shestopalov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mh00637h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2020.1830074" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Shmakova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01160" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Nyman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Solovieva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Frolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinitsyna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000739" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Mironov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05136h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802671" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8120457" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Aly Moussawi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokolov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07525" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A Abramov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Shestopalov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02155K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Munn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01842d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stevenson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc06878b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Volkringer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2KQ9KN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502725y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalew Assen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihalcea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02343A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500204" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96L78NR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780286v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2013.10.030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N49XB46Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2014.02.040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC6V4HT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Olchowka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203748" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8FLF3B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203914" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2VCNP4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400643g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Facqueur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43728K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanovich Ivanov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Albacha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri V. Mironov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grah Patrick Atheba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Prelot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318787v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400359v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Ivanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693060v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shestopalov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803922" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-falaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2000-3113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183950984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Khoueiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Maslouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta07917a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Fadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aniba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Akriche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01317h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Ibrahima Bamba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gbassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Kozma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mpacko Priso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggal&#237;-Jou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400475" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado-Centellas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01949k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03769" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02367b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202312457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c01847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Evtushok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pozmogova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Golubeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fa Bamba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas K Gbassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Atheba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00776" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Al Bacha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00902D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102684" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102507" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Solovieva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Frolova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sinitsyna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000739" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ivanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Shestopalov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mh00637h" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2020.1830074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Colliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Nyman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Shmakova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Mironov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05136h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802671" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8120457" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Aly Moussawi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokolov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07525" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A Abramov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Shestopalov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02155K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Munn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01842d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stevenson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc06878b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502725y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780684v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Volkringer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502207" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2KQ9KN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalew Assen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihalcea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02343A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500204" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96L78NR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780286v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2013.10.030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N49XB46Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2014.02.040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC6V4HT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Facqueur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43728K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Olchowka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203748" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8FLF3B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780264v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203914" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2VCNP4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400643g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408744v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanovich Ivanov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399629v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Albacha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399464v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri V. Mironov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404950v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grah Patrick Atheba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408722v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408697v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408713v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320107v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318849v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Prelot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318810v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400305v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Ivanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693060v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527842711.ch6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shestopalov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803922" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>