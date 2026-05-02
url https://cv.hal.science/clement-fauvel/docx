--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -529,342 +529,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal spectro-imaging for human skin carcinomas in vivo optical biopsy</w:t>
+                <w:t xml:space="preserve">Bimodal spectroscopy for skin carcinomas and actinic keratoses diagnostic assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Kupriyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey M. Zaytsev</w:t>
+                <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarice Perrin-Mozet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Laser Optics, ICLO 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634346v1</w:t>
+                <w:t xml:space="preserve">hal-04634323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal spectroscopy for skin carcinomas and actinic keratoses diagnostic assistance</w:t>
+                <w:t xml:space="preserve">Multimodal spectro-imaging for human skin carcinomas in vivo optical biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Kupriyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Daul</w:t>
+                <w:t xml:space="preserve">Sergey M. Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Fauvel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Perrin-Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Laser Optics, ICLO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634323v1</w:t>
+                <w:t xml:space="preserve">hal-04634346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of skin age and phototype using bimodal spectroscopy and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kupriyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Kupriyanov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -941,90 +941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skin phototype and apparent age classification based on machine learning methods of autofluorescence and diffuse reflectance spectroscopic data acquired in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kupriyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Francisco, United States. </w:t>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zghal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01862549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchai Witheephanich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcgibney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2151137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.11.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86S2C4J4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kupriyanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Zaytsev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Perrin-Mozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110117v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mert Mokukcu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Ait Taleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp17142582" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6688960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMNA0181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zghal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01862549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchai Witheephanich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcgibney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2151137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.11.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86S2C4J4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kupriyanov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Zaytsev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Perrin-Mozet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110117v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mert Mokukcu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Ait Taleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp17142582" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6688960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMNA0181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>