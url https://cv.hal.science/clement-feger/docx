--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -3327,655 +3327,743 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec la planète : pour un compositionnisme stratégique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La comptabilité écosystème-centrée : discussion autour des travaux de Clément Féger, Compte rendu du séminaire du Réseau thématique (AFS) Sociologie de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128899v1</w:t>
+                <w:t xml:space="preserve">hal-05588716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de schèmes actionnables, moteur de l'analyse stratégique</w:t>
+                <w:t xml:space="preserve">Renouer avec la planète : pour un compositionnisme stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128928v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour de Bornéo: le terrain entre schèmes actionnables et approfondissement socio-anthropologique</w:t>
+                <w:t xml:space="preserve">La recherche de schèmes actionnables, moteur de l'analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128831v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauver la planète : pourquoi il est urgent de dépasser l'alarmisme bloquant</w:t>
+                <w:t xml:space="preserve">Retour de Bornéo: le terrain entre schèmes actionnables et approfondissement socio-anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128885v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches écosystème-centrées: vous étudiez des organisations qui n'existent pas !?!?</w:t>
+                <w:t xml:space="preserve">Et pour sauver la planète, vous mettez quoi à la place de l'alarmisme bloquant !?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128920v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pour sauver la planète, vous mettez quoi à la place de l'alarmisme bloquant !?</w:t>
+                <w:t xml:space="preserve">Approches écosystème-centrées: vous étudiez des organisations qui n'existent pas !?!?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128865v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la comptabilité pour articuler la gestion écologique de l’entreprise à la prise en charge collective des écosystèmes ?</w:t>
+                <w:t xml:space="preserve">Sauver la planète : pourquoi il est urgent de dépasser l'alarmisme bloquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376681v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels apports de la comptabilité pour articuler la gestion écologique de l’entreprise à la prise en charge collective des écosystèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to the context diagnostic method for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3985,51 +4073,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Accounting : How to organize information for biodiversity conservation decision and action at the national, business and ecosystem levels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4055,51 +4143,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4109,113 +4197,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au Cadre de Comptabilité Écosystème-Centrée. Une méthode comptable collective à l’appui des stratégies de préservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document de référence, Chaire Comptabilité Ecologique; AgroParisTech, Université Paris-Saclay. 2024, 64p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving nature’s visibility in financial accounting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4228,73 +4316,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Capitals Coalition. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an ecological corridor in the Katingan Kahayan landscape: A social science-based contribution to the project’s baseline diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4307,439 +4395,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AgroParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude socio-environnementale de la gestion des cédraies dans le Haut Atlas Oriental (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aderghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Faculté des Lettres et des Sciences Humaines (FLSH) de l’Université Mohammed V de Rabat; Ecole Nationale Forestière d'Ingénieurs Rabat-Salé (ENFI); 'Institut de Recherche pour le Développement (IRD). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets d'agroforesterie dans la zone d'Iracoubo. Une réponse socio-environnementale au développement agricole et énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aaron Arhinful</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Biret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech, Montpellier, FRA. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating successful valuing vature initiatives: A guide to analysing local context and developing strong theories of change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoin Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Luc Hoffmann Institute. 2017, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Decisions with Biodiversity and Ecosystem Services Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4778,73 +4866,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Vira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] University of Cambridge Conservation Research Institute. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLOBE climate legislation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Townshend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4900,51 +4988,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] GLOBE International; Grantham Research Institute on Climate Change and Environment. 2011, pp.276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4954,100 +5042,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles comptabilités au service des écosystèmes. Une recherche engagée auprès d'une entreprise du secteur de l'environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. AgroParisTech, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016AGPT0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01563379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5057,105 +5145,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilités et gestion écosystème-centrées: de la conceptualisation à la mise à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04768006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5302,51 +5390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026620947145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.271.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barano Siswa Sulistyawan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mckenzie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Gallagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pita A. Verweij" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00662-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Vira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prue F E Addison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13254" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Basque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTH1J28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2015-2360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2016.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201509056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Townshend" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Fankhauser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Matthews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2011.604004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigo Cogueto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noubon Ren&#233; Y&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bebbington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cuckston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mancebo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sukhdev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834734v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Smektala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aaron Arhinful" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gallagher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Sinnott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01563379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026620947145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.271.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barano Siswa Sulistyawan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mckenzie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Gallagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pita A. Verweij" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00662-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Vira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prue F E Addison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13254" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Basque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTH1J28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2015-2360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2016.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201509056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Townshend" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Fankhauser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Matthews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2011.604004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigo Cogueto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noubon Ren&#233; Y&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bebbington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cuckston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mancebo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sukhdev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Smektala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aaron Arhinful" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gallagher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Sinnott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01563379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>