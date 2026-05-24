--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -609,295 +609,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more effective landscape governance for sustainability: the case of RIMBA corridor, Central Sumatra, Indonesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four priorities for new links between conservation science and accounting research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Mckenzie</w:t>
+                <w:t xml:space="preserve">Bhaskar Vira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise A. Gallagher</w:t>
+                <w:t xml:space="preserve">Prue F E Addison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pita A. Verweij</w:t>
+                <w:t xml:space="preserve">Richard Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (6), </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.972-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11625-019-00662-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376812v1</w:t>
+                <w:t xml:space="preserve">hal-01939045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four priorities for new links between conservation science and accounting research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards more effective landscape governance for sustainability: the case of RIMBA corridor, Central Sumatra, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barano Siswa Sulistyawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaskar Vira</w:t>
+                <w:t xml:space="preserve">Emily Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prue F E Addison</w:t>
+                <w:t xml:space="preserve">Louise A. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Barker</w:t>
+                <w:t xml:space="preserve">Pita A. Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (4), pp.972-975. </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-019-00662-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939045v1</w:t>
+                <w:t xml:space="preserve">hal-02376812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to overcome the implementation gap in ecosystem services? A user-friendly and inclusive tool for improved urban management</w:t>
               </w:r>
@@ -3449,552 +3449,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec la planète : pour un compositionnisme stratégique</w:t>
+                <w:t xml:space="preserve">Retour de Bornéo: le terrain entre schèmes actionnables et approfondissement socio-anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128899v1</w:t>
+                <w:t xml:space="preserve">hal-02128831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de schèmes actionnables, moteur de l'analyse stratégique</w:t>
+                <w:t xml:space="preserve">Et pour sauver la planète, vous mettez quoi à la place de l'alarmisme bloquant !?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128928v1</w:t>
+                <w:t xml:space="preserve">hal-02128865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour de Bornéo: le terrain entre schèmes actionnables et approfondissement socio-anthropologique</w:t>
+                <w:t xml:space="preserve">Approches écosystème-centrées: vous étudiez des organisations qui n'existent pas !?!?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128831v1</w:t>
+                <w:t xml:space="preserve">hal-02128920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pour sauver la planète, vous mettez quoi à la place de l'alarmisme bloquant !?</w:t>
+                <w:t xml:space="preserve">Sauver la planète : pourquoi il est urgent de dépasser l'alarmisme bloquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128865v1</w:t>
+                <w:t xml:space="preserve">hal-02128885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches écosystème-centrées: vous étudiez des organisations qui n'existent pas !?!?</w:t>
+                <w:t xml:space="preserve">Quels apports de la comptabilité pour articuler la gestion écologique de l’entreprise à la prise en charge collective des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mermet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128920v1</w:t>
+                <w:t xml:space="preserve">hal-02376681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauver la planète : pourquoi il est urgent de dépasser l'alarmisme bloquant</w:t>
+                <w:t xml:space="preserve">La recherche de schèmes actionnables, moteur de l'analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128885v1</w:t>
+                <w:t xml:space="preserve">hal-02128928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la comptabilité pour articuler la gestion écologique de l’entreprise à la prise en charge collective des écosystèmes ?</w:t>
+                <w:t xml:space="preserve">Renouer avec la planète : pour un compositionnisme stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376681v1</w:t>
+                <w:t xml:space="preserve">hal-02128899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the context diagnostic method for conservation</w:t>
               </w:r>
@@ -4688,51 +4688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating successful valuing vature initiatives: A guide to analysing local context and developing strong theories of change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,64 +4823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Vira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] University of Cambridge Conservation Research Institute. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5390,51 +5390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026620947145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.271.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barano Siswa Sulistyawan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mckenzie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Gallagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pita A. Verweij" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00662-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Vira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prue F E Addison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13254" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Basque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTH1J28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2015-2360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2016.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201509056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Townshend" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Fankhauser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Matthews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2011.604004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigo Cogueto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noubon Ren&#233; Y&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bebbington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cuckston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mancebo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sukhdev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Smektala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aaron Arhinful" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gallagher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Sinnott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01563379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026620947145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.271.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barano Siswa Sulistyawan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Vira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prue F E Addison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mckenzie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Gallagher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pita A. Verweij" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00662-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Basque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTH1J28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2015-2360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2016.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201509056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Townshend" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Fankhauser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Matthews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2011.604004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigo Cogueto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noubon Ren&#233; Y&#233;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bebbington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cuckston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mancebo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sukhdev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Smektala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aaron Arhinful" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gallagher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Sinnott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01563379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>