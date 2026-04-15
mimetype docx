--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -317,50 +317,69 @@
         <w:t xml:space="preserve">: Associate's Degree in Cellular Biology and Physiopathology, Bordeaux II University</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Project coordination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Institut Carnot Cognition. Outil de calcul de connectivité fonctionnelle des voies auditives (PI: C. François: 19 k€).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Fondation de France. Learning to communicate II: investigating the production and comprehension of gestures in 8- to 36-month-old infants (PI: C. François: 130 k€).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Fondation de France. Learning to communicate I: investigating the production and comprehension of gestures in 8- to 36-month-old infants (PI: C. François: 52 k€).</w:t>
       </w:r>
@@ -483,50 +502,69 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2025.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ANR-DFG FRAL, STN-brain-speech-seg: Cortical and subcortical activity during speech segmentation: Exploration from simultaneous cortex EEG and subthalamic nucleus LFP in Parkinson’s disease (PIs: S. Pinto, M. Barbe, 650 k€).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2025.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ERC starting, DiverseSounds: How Prenatal Language Experience Shapes Fetal Brain Development and Later Language Learning. A Longitudinal Study. (PI: O. Kepinska, 1.5 m€).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ANRJCJC, Gestural Speech Perception: Learning to perceive speech by integrating gestural priors with deep learning (PI: T. Schatz, 335 k€).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2019.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ANR2019, From lip- to script-reading: An integrative view of audio-visual associations in language processing. (PI: C. Pattamadilok, 342 k€).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -581,50 +619,62 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ANR-NEURO, 2007, MUSAPDYS (PI: M. Besson, 375 k€).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation Activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Expert for Hong-Kong Univ. Research Grant Council (Areas of Excellence scheme 2026/2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Expert HCERES 2024 (GRAMFC lab)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expert ANR (French National Research Agency) for &amp;quot;Young Researchers&amp;quot; calls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expert MINECO (Spanish National Research Agency)</w:t>
@@ -663,63 +713,63 @@
         </w:rPr>
         <w:t xml:space="preserve">Ph.D. Supervision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Neus Ramos-Escobar [2016-2021]. Neural signatures of word learning and speech segmentation mechanisms in adults and children, an ERP and oscillatory approach. (co-supervised with Dr. Antoni Rodriguez-Fornells)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Estelle Hervé [2020-2024]. De la perception de la parole chez le bébé à l’acquisition du vocabulaire chez l’enfant, un projet interdisciplinaire. (co-supervised with Prof. Laurent Prévot, 80PRIME CNRS grant)</w:t>
+        <w:t xml:space="preserve">Estelle Hervé [2020-2024]. From speech perception to vocabulary acquisition in children. (co-supervised with Prof. Laurent Prévot, 80PRIME CNRS grant)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Giulia Danielou [2022-]. Impact of preterm birth on early language development. (ANR Babylang)</w:t>
+        <w:t xml:space="preserve">Giulia Danielou [2022-]. Speech processing and vocabulary learning in infancy. (ANR Babylang)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marielle Hababou-Bernson [2023-]. Development of word segmentation and form-meaning mapping in Moroccan Arabic learning Infants. (co-supervised with Dr. Isabelle Dautriche, ED356 grant)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marianne Schweitzer [2025-]. Spoken Dialogue and Language Modeling for the Study Children's Social Language Learning. (co-supervised with Dr. Abdellah Fourtassi, AMIDEX grant)</w:t>
       </w:r>
@@ -1202,269 +1252,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Against a “Lego Perspective” on Art and Health interventions: Comment on “Can arts-based interventions improve health? A conceptual and methodological critique” by Martin Skov &amp; Marcos Nadal</w:t>
+                <w:t xml:space="preserve">Alpha and beta desynchronization during consolidation of newly learned words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
+                <w:t xml:space="preserve">A Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P León-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ramos-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2025.07.020⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318 (121410), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201409v1</w:t>
+                <w:t xml:space="preserve">hal-04933892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha and beta desynchronization during consolidation of newly learned words</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Against a “Lego Perspective” on Art and Health interventions: Comment on “Can arts-based interventions improve health? A conceptual and methodological critique” by Martin Skov &amp; Marcos Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Ramos-Escobar</w:t>
+                <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 318 (121410), </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.218-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2025.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04933892v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music self-projection in a minor mode</w:t>
               </w:r>
@@ -1535,274 +1585,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and Functions of Gestures in Preverbal 12‐ to 15‐Months Old Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of late-to-moderate preterm birth on minimal pair word-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreejata Gupta</w:t>
+                <w:t xml:space="preserve">Xim Cerda-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie Pequay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément François</w:t>
+                <w:t xml:space="preserve">Thaïs Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+                <w:t xml:space="preserve">Laura Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), </w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cdev.14160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847924v1</w:t>
+                <w:t xml:space="preserve">hal-04671814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of late-to-moderate preterm birth on minimal pair word-learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forms and Functions of Gestures in Preverbal 12‐ to 15‐Months Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreejata Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Pequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bosch</w:t>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.14160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671814v1</w:t>
+                <w:t xml:space="preserve">hal-04847924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cardiac surgical timing on the neurodevelopmental outcomes of newborns with Complex congenital heart disease (CHD)</w:t>
               </w:r>
@@ -1916,2090 +1966,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good scientific practice in EEG and MEG research: Progress and perspectives</w:t>
+                <w:t xml:space="preserve">Hippocampal and auditory contributions to speech segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiomar Niso</w:t>
+                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurens R Krol</w:t>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Combrisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Madison A Elliott</w:t>
+                <w:t xml:space="preserve">Agnès Trébuchon-Fonséca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119056⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04886171v1</w:t>
+                <w:t xml:space="preserve">hal-03604957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and new perspectives of developmental cognitive EEG studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Good scientific practice in EEG and MEG research: Progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Niso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens R Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé</w:t>
+                <w:t xml:space="preserve">Etienne Combrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mento</w:t>
+                <w:t xml:space="preserve">A. Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madison A Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.119508. </w:t>
+              <w:t xml:space="preserve">, 2022, 257, pp.119056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737844v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04886171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal and auditory contributions to speech segmentation</w:t>
+                <w:t xml:space="preserve">Challenges and new perspectives of developmental cognitive EEG studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Mercier</w:t>
+                <w:t xml:space="preserve">Giovanni Mento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon-Fonséca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.119508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604957v1</w:t>
+                <w:t xml:space="preserve">hal-03737844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated brain responses to speech sounds in moderate preterm infants at term age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arcuate fasciculus architecture is associated with individual differences in pre-attentive detection of unpredicted music changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cucurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesa Putkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12990⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.117759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881530v1</w:t>
+                <w:t xml:space="preserve">hal-03132095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic Skills and Verbal Memory Capacity Predict Phonetic-based Word Learning: An Event-related Potential Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of brain plasticity supporting language recovery after perinatal arterial ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Garcia-Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01745⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.104880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2020.104880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169519v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between domain-general and domain-specific mechanisms during the time-course of verbal associative learning: An event-related potential study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+                <w:t xml:space="preserve">Phonetic Skills and Verbal Memory Capacity Predict Phonetic-based Word Learning: An Event-related Potential Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Brocchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti Laine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément François</w:t>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.2093-2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334736v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory activity and EEG phase synchrony of concurrent word segmentation and meaning-mapping in 9-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.101010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dcn.2021.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arcuate fasciculus architecture is associated with individual differences in pre-attentive detection of unpredicted music changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The interplay between domain-general and domain-specific mechanisms during the time-course of verbal associative learning: An event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Sanseverino-Dillenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cucurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vesa Putkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 229, pp.117759. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117759⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 242, pp.118443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132095v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of brain plasticity supporting language recovery after perinatal arterial ischemic stroke</w:t>
+                <w:t xml:space="preserve">Attenuated brain responses to speech sounds in moderate preterm infants at term age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez‐fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bosch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.104880. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2020.104880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.12990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992134v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
+                <w:t xml:space="preserve">La relevancia de la música en el desarrollo lingüístico de los bebés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Llengua, Societat i Comunicació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Noves perspectives a l'entorn de l'aprenentatge inicial del llenguatge, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066430v1</w:t>
+                <w:t xml:space="preserve">hal-02447007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the microstructural properties of the main white matter pathways underlying speech processing in simultaneous interpreters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Elmer</w:t>
+                <w:t xml:space="preserve">White-matter pathways and semantic processing: intrasurgical and lesion-symptom mapping evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Gabarrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernández-Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Hänggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucía Vaquero</w:t>
+                <w:t xml:space="preserve">Àngels Camins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Olivé Cadena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément François</w:t>
+                <w:t xml:space="preserve">Sara Castañer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191, pp.518-528. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.101704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099969v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the microstructural properties of the main white matter pathways underlying speech processing in simultaneous interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Frey</w:t>
+                <w:t xml:space="preserve">Jürgen Hänggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Olivé Cadena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.518-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108125v1</w:t>
+                <w:t xml:space="preserve">hal-02099969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281924v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ripollés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Muchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0447-18.2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171878v1</w:t>
+                <w:t xml:space="preserve">hal-04066430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relevancia de la música en el desarrollo lingüístico de los bebés</w:t>
+                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ripollés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Muchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Llengua, Societat i Comunicació</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0447-18.2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447007v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-matter pathways and semantic processing: intrasurgical and lesion-symptom mapping evidence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Fernández-Coello</w:t>
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àngels Camins</w:t>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Castañer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.101704. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060847v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theta Coherence Asymmetry in the Dorsal Stream of Musicians Facilitates Word Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Abolfazl Valizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.4565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4085,103 +4135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-matter structural connectivity predicts short-term melody and rhythm learning in non-musicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Penhune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 181, pp.252-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4209,425 +4259,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Target and Novelty Processing in Patients with Unilateral Hippocampal Sclerosis: A Current-Source Density Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurophysiological evidence for the interplay of speech segmentation and word-referent mapping during novel word learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Vilà-Balló</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Cucurell</w:t>
+                <w:t xml:space="preserve">Toni Cunillera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Miró</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enara Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01531-8⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062426v1</w:t>
+                <w:t xml:space="preserve">hal-03529846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Neonatal Brain Responses To Sung Streams Predict Vocabulary Outcomes By Age 18 Months</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory Target and Novelty Processing in Patients with Unilateral Hippocampal Sclerosis: A Current-Source Density Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Vilà-Balló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teixidó</w:t>
+                <w:t xml:space="preserve">David Cucurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Bosch</w:t>
+                <w:t xml:space="preserve">Júlia Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12798-2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01531-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793454v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological evidence for the interplay of speech segmentation and word-referent mapping during novel word learning</w:t>
+                <w:t xml:space="preserve">Enhanced Neonatal Brain Responses To Sung Streams Predict Vocabulary Outcomes By Age 18 Months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toni Cunillera</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enara Garcia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.56-67. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529846v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language learning and brain reorganization in a 3.5-year-old child with left perinatal stroke revealed using structural and functional connectivity</w:t>
               </w:r>
@@ -4639,77 +4689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ripollés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Garcia-Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Muchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp.95-118. </w:t>
@@ -4747,51 +4797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural neuroplasticity in expert pianists depends on the age of musical training onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,77 +4944,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical training as an alternative and effective method for neuro-education and neuro-rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,555 +5042,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural sensitivity to statistical regularities as a fundamental biological process that underlies auditory learning: The role of musical practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Selchenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2013.08.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062416v1</w:t>
+                <w:t xml:space="preserve">hal-01242894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Months of Active Musical Training in 8-to 10-Year-Old Children Enhances the Preattentive Processing of Syllabic Duration and Voice Onset Time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhs377⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384040v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Selchenkova</w:t>
+                <w:t xml:space="preserve">Twelve Months of Active Musical Training in 8-to 10-Year-Old Children Enhances the Preattentive Processing of Syllabic Duration and Voice Onset Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.956-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhs377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242894v1</w:t>
+                <w:t xml:space="preserve">hal-01384040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Neural sensitivity to statistical regularities as a fundamental biological process that underlies auditory learning: The role of musical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101340. </w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Music: A window into the hearing brain, 308, pp.122-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2013.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062401v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Training for the Development of Speech Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.2038-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5568,302 +5618,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and methodological considerations on the effects of musical expertise on speech segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deficit in the preattentive processing of syllabic duration and VOT in children with dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (8), pp.2044-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06395.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062407v1</w:t>
+                <w:t xml:space="preserve">hal-01384132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit in the preattentive processing of syllabic duration and VOT in children with dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive and methodological considerations on the effects of musical expertise on speech segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (8), pp.2044-2055. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Neurosciences and Music IV Learning and Memory, 1252 (1), pp.108-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06395.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384132v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical Expertise and Statistical Learning of Musical and Linguistic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6001,103 +6051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Passive and Active Processing of Syllables in Musician Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.420 - 3887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6249,77 +6299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. The role of prosody in early speech segmentation and word-referent mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Männel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6370,64 +6420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Tardif et Pierre-André Doudin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosciences et cognition, Perspectives pour les sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck superieur, 2016, 9782807301801</w:t>
@@ -6613,51 +6663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,51 +7067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="209900CA"/>
+    <w:nsid w:val="D4D043F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7165,51 +7215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7217F92C"/>
+    <w:nsid w:val="69594DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2295256F"/>
+    <w:nsid w:val="FBD7A01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7461,51 +7511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="263F1A47"/>
+    <w:nsid w:val="C150AD8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7609,51 +7659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F17F0BE"/>
+    <w:nsid w:val="0955CD92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7757,51 +7807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1A02144C"/>
+    <w:nsid w:val="9FE102F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7905,51 +7955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="33624358"/>
+    <w:nsid w:val="F4F11CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8053,51 +8103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0184D03A"/>
+    <w:nsid w:val="14657BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2271-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155474146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/en/welcome-to-lpl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez-Fornells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2026.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodr&#237;guez-Fornells" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grau-S&#225;nchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.07.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933892v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zappa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le&#243;n-Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramos-Escobar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreejata Gupta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Pequay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda-Company" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Agut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bosch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.14160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1003585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04886171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens R Krol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sophie Dubarry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison A Elliott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Ramos-Escobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Fons&#233;ca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez&#8208;fornells" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixid&#243;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brocchetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01745" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Laine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sanseverino-Dillenburg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cucurell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Segura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2021.101010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vaquero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Putkinen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117759" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Muchart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sierpowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0447-18.2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H&#228;nggi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233; Cadena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gabarr&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez-Coello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Camins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;er" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101704" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22942-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Penhune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Vil&#224;-Ball&#243;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Mir&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Falip" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01531-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12798-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cunillera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enara Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.01.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rojo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2013.08.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06395.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94894FA376FAC5B55E5548A5EE3984669CD3E86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#228;nnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.23.05tei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04737446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2271-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155474146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/en/welcome-to-lpl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez-Fornells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2026.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933892v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zappa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le&#243;n-Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramos-Escobar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodr&#237;guez-Fornells" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grau-S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.07.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda-Company" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Agut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bosch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.14160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreejata Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Pequay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1003585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Ramos-Escobar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Fons&#233;ca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04886171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens R Krol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sophie Dubarry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison A Elliott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vaquero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cucurell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Putkinen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brocchetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01745" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Segura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2021.101010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sanseverino-Dillenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118443" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez&#8208;fornells" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixid&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sierpowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gabarr&#243;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez-Coello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Camins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;er" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H&#228;nggi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233; Cadena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Muchart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0447-18.2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22942-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Penhune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cunillera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enara Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Vil&#224;-Ball&#243;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Mir&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Falip" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01531-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12798-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.01.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rojo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2013.08.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06395.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94894FA376FAC5B55E5548A5EE3984669CD3E86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#228;nnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.23.05tei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04737446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>