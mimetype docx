--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1252,269 +1252,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha and beta desynchronization during consolidation of newly learned words</w:t>
+                <w:t xml:space="preserve">Against a “Lego Perspective” on Art and Health interventions: Comment on “Can arts-based interventions improve health? A conceptual and methodological critique” by Martin Skov &amp; Marcos Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zappa</w:t>
+                <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P León-Cabrera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121410⟩</w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.218-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2025.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933892v2</w:t>
+                <w:t xml:space="preserve">hal-05201409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Against a “Lego Perspective” on Art and Health interventions: Comment on “Can arts-based interventions improve health? A conceptual and methodological critique” by Martin Skov &amp; Marcos Nadal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha and beta desynchronization during consolidation of newly learned words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P León-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
+                <w:t xml:space="preserve">N Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.218-220. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318 (121410), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2025.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05201409v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music self-projection in a minor mode</w:t>
               </w:r>
@@ -1966,2090 +1966,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal and auditory contributions to speech segmentation</w:t>
+                <w:t xml:space="preserve">Good scientific practice in EEG and MEG research: Progress and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+                <w:t xml:space="preserve">Guiomar Niso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Mercier</w:t>
+                <w:t xml:space="preserve">Laurens R Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon-Fonséca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément François</w:t>
+                <w:t xml:space="preserve">Etienne Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison A Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.017⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.119056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604957v1</w:t>
+                <w:t xml:space="preserve">inserm-04886171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good scientific practice in EEG and MEG research: Progress and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and new perspectives of developmental cognitive EEG studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Combrisson</w:t>
+                <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Giovanni Mento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madison A Elliott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 257, pp.119056. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.119508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04886171v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and new perspectives of developmental cognitive EEG studies</w:t>
+                <w:t xml:space="preserve">Hippocampal and auditory contributions to speech segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé</w:t>
+                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mento</w:t>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+                <w:t xml:space="preserve">Agnès Trébuchon-Fonséca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.119508. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737844v1</w:t>
+                <w:t xml:space="preserve">hal-03604957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arcuate fasciculus architecture is associated with individual differences in pre-attentive detection of unpredicted music changes</w:t>
+                <w:t xml:space="preserve">Phonetic Skills and Verbal Memory Capacity Predict Phonetic-based Word Learning: An Event-related Potential Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Vaquero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cucurell</w:t>
+                <w:t xml:space="preserve">Eva Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Brocchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vesa Putkinen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.2093-2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132095v1</w:t>
+                <w:t xml:space="preserve">hal-04169519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of brain plasticity supporting language recovery after perinatal arterial ischemic stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory activity and EEG phase synchrony of concurrent word segmentation and meaning-mapping in 9-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2021.101010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2020.104880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992134v1</w:t>
+                <w:t xml:space="preserve">hal-03334735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic Skills and Verbal Memory Capacity Predict Phonetic-based Word Learning: An Event-related Potential Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Brocchetto</w:t>
+                <w:t xml:space="preserve">The interplay between domain-general and domain-specific mechanisms during the time-course of verbal associative learning: An event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Sanseverino-Dillenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cucurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01745⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.118443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169519v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory activity and EEG phase synchrony of concurrent word segmentation and meaning-mapping in 9-year-old children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attenuated brain responses to speech sounds in moderate preterm infants at term age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez‐fornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2021.101010⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334735v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between domain-general and domain-specific mechanisms during the time-course of verbal associative learning: An event-related potential study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Arcuate fasciculus architecture is associated with individual differences in pre-attentive detection of unpredicted music changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cucurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesa Putkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 242, pp.118443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118443⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 229, pp.117759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334736v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated brain responses to speech sounds in moderate preterm infants at term age</w:t>
+                <w:t xml:space="preserve">Signatures of brain plasticity supporting language recovery after perinatal arterial ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thaïs Agut</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Garcia-Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.104880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2020.104880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881530v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relevancia de la música en el desarrollo lingüístico de los bebés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the microstructural properties of the main white matter pathways underlying speech processing in simultaneous interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Hänggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Olivé Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Llengua, Societat i Comunicació</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.518-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447007v1</w:t>
+                <w:t xml:space="preserve">hal-02099969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-matter pathways and semantic processing: intrasurgical and lesion-symptom mapping evidence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àngels Camins</w:t>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Castañer</w:t>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101704⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060847v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the microstructural properties of the main white matter pathways underlying speech processing in simultaneous interpreters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ripollés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Muchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.056⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0447-18.2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099969v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ripollés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Muchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0447-18.2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108125v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066430v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t>
+                <w:t xml:space="preserve">La relevancia de la música en el desarrollo lingüístico de los bebés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Llengua, Societat i Comunicació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Noves perspectives a l'entorn de l'aprenentatge inicial del llenguatge, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281924v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Chobert</w:t>
+                <w:t xml:space="preserve">White-matter pathways and semantic processing: intrasurgical and lesion-symptom mapping evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Gabarrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernández-Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Àngels Camins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Castañer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.3-12. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.101704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171878v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theta Coherence Asymmetry in the Dorsal Stream of Musicians Facilitates Word Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Abolfazl Valizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.4565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4135,103 +4135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-matter structural connectivity predicts short-term melody and rhythm learning in non-musicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Ramos-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Penhune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 181, pp.252-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4259,762 +4259,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological evidence for the interplay of speech segmentation and word-referent mapping during novel word learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory Target and Novelty Processing in Patients with Unilateral Hippocampal Sclerosis: A Current-Source Density Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Vilà-Balló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toni Cunillera</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cucurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enara Garcia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Júlia Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Falip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01531-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529846v1</w:t>
+                <w:t xml:space="preserve">hal-02062426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Target and Novelty Processing in Patients with Unilateral Hippocampal Sclerosis: A Current-Source Density Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Neonatal Brain Responses To Sung Streams Predict Vocabulary Outcomes By Age 18 Months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Cucurell</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Miró</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mercè Falip</w:t>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.1612. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01531-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062426v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Neonatal Brain Responses To Sung Streams Predict Vocabulary Outcomes By Age 18 Months</w:t>
+                <w:t xml:space="preserve">Neurophysiological evidence for the interplay of speech segmentation and word-referent mapping during novel word learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Teixidó</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Cunillera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enara Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12798-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793454v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language learning and brain reorganization in a 3.5-year-old child with left perinatal stroke revealed using structural and functional connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément François</w:t>
+                <w:t xml:space="preserve">Structural neuroplasticity in expert pianists depends on the age of musical training onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ripollés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordi Muchart</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.106-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446595v1</w:t>
+                <w:t xml:space="preserve">hal-02099985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural neuroplasticity in expert pianists depends on the age of musical training onset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Hartmann</w:t>
+                <w:t xml:space="preserve">Language learning and brain reorganization in a 3.5-year-old child with left perinatal stroke revealed using structural and functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ripollés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joanna Sierpowska</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Garcia-Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Muchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126, pp.106-119. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.95-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099985v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical training as an alternative and effective method for neuro-education and neuro-rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5042,555 +5042,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural sensitivity to statistical regularities as a fundamental biological process that underlies auditory learning: The role of musical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Selchenkova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Music: A window into the hearing brain, 308, pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2013.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242894v1</w:t>
+                <w:t xml:space="preserve">hal-02062416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+                <w:t xml:space="preserve">Twelve Months of Active Musical Training in 8-to 10-Year-Old Children Enhances the Preattentive Processing of Syllabic Duration and Voice Onset Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.956-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhs377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062401v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Months of Active Musical Training in 8-to 10-Year-Old Children Enhances the Preattentive Processing of Syllabic Duration and Voice Onset Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chobert</w:t>
+                <w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Selchenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhs377⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384040v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural sensitivity to statistical regularities as a fundamental biological process that underlies auditory learning: The role of musical practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Music: A window into the hearing brain, 308, pp.122-128. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2013.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062416v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Training for the Development of Speech Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.2038-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5618,302 +5618,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit in the preattentive processing of syllabic duration and VOT in children with dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive and methodological considerations on the effects of musical expertise on speech segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Neurosciences and Music IV Learning and Memory, 1252 (1), pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06395.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384132v1</w:t>
+                <w:t xml:space="preserve">hal-02062407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and methodological considerations on the effects of musical expertise on speech segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deficit in the preattentive processing of syllabic duration and VOT in children with dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, The Neurosciences and Music IV Learning and Memory, 1252 (1), pp.108-115. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (8), pp.2044-2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06395.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062407v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical Expertise and Statistical Learning of Musical and Linguistic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6051,103 +6051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Passive and Active Processing of Syllables in Musician Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.420 - 3887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6299,51 +6299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. The role of prosody in early speech segmentation and word-referent mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,64 +6420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,51 +6558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Tardif et Pierre-André Doudin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosciences et cognition, Perspectives pour les sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck superieur, 2016, 9782807301801</w:t>
@@ -6663,51 +6663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,51 +7067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4D043F9"/>
+    <w:nsid w:val="CC8F06E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7215,51 +7215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69594DB2"/>
+    <w:nsid w:val="1F62B739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7363,51 +7363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FBD7A01B"/>
+    <w:nsid w:val="00D8D9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7511,51 +7511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C150AD8A"/>
+    <w:nsid w:val="9A733D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7659,51 +7659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0955CD92"/>
+    <w:nsid w:val="A7051133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7807,51 +7807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9FE102F2"/>
+    <w:nsid w:val="C56C2C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7955,51 +7955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F4F11CE5"/>
+    <w:nsid w:val="DDE8F38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8103,51 +8103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="14657BA2"/>
+    <w:nsid w:val="E02D1A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8355,51 +8355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2271-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155474146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/en/welcome-to-lpl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez-Fornells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2026.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933892v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zappa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le&#243;n-Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramos-Escobar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodr&#237;guez-Fornells" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grau-S&#225;nchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.07.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda-Company" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Agut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bosch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.14160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreejata Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Pequay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1003585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Ramos-Escobar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Fons&#233;ca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04886171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens R Krol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sophie Dubarry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison A Elliott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vaquero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cucurell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Putkinen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brocchetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01745" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Segura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2021.101010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sanseverino-Dillenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118443" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez&#8208;fornells" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixid&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sierpowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gabarr&#243;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez-Coello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Camins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;er" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H&#228;nggi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233; Cadena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Muchart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0447-18.2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22942-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Penhune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cunillera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enara Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Vil&#224;-Ball&#243;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Mir&#243;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Falip" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01531-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12798-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.01.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rojo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2013.08.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06395.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94894FA376FAC5B55E5548A5EE3984669CD3E86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#228;nnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.23.05tei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04737446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2271-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155474146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/en/welcome-to-lpl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez-Fornells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2026.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodr&#237;guez-Fornells" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grau-S&#225;nchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.07.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933892v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zappa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le&#243;n-Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramos-Escobar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda-Company" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Agut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bosch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.14160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreejata Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Pequay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1003585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04886171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens R Krol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sophie Dubarry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison A Elliott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Ramos-Escobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Fons&#233;ca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brocchetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01745" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Segura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2021.101010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Laine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sanseverino-Dillenburg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cucurell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez&#8208;fornells" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixid&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12990" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vaquero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Putkinen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117759" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H&#228;nggi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233; Cadena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Muchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sierpowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0447-18.2019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gabarr&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez-Coello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Camins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;er" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101704" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22942-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Penhune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Vil&#224;-Ball&#243;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Mir&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Falip" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01531-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12798-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cunillera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enara Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rojo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.01.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2013.08.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06395.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94894FA376FAC5B55E5548A5EE3984669CD3E86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#228;nnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.23.05tei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04737446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>