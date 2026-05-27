--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,7012 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6960 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément François </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2271-6942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155474146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3zZ98JkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a CNRS researcher working in the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">in Aix-Marseille University and the Institute of Language, Communication and the Brain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">At the LPL, I am co-head of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Speech Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; team which focuses on the dynamics of speech and language processing, with a strong interest in the spatiotemporal dimension of language processes taking place at different temporal scales, both intra- and inter-individually.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my Ph.D. in Neuroscience at Aix-Marseille University from 2007 to 2011 under the supervision of Dr. Schön. My Ph.D. research focused on implicit statistical learning of musical and linguistic structures in both musicians and non-musicians. I studied adults and children using behavioral and electrophysiological measures in both cross-sectional and longitudinal designs. The results of this work gave rise to several publications in world-leading journals that became reference work in the music and neuroscience community. Importantly, my Ph.D. was part of a large research project supported by the French National Research Agency, led by Dr. Besson, which explored music-induced brain plasticity and transfer of training from music to language. From 2013 to 2018, I did a post-doc at the University of Barcelona with Dr. Rodriguez-Fornells (Cognition and Brain plasticity group, Bellvitge Hospital) and Dr. Bosch (Attention, Perception and Acquisition of Language Lab, Sant Joan de Déu Hospital).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently studying the early development of language learning abilities, from phonological processing to word learning in newborns, infants and toddlers with typical and atypical neurodevelopment. Originally trained in human electrophysiology, my goal is to better understand  the early developmental trajectories of language functions using longitudinal studies with multimodal neural and behavioral measures combined with daylong audio recordings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University studies and diplomas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Habilitation à Diriger des Recherches, Aix-Marseille University, “Towards an integrated neurodevelopmental model of language acquisition”. Advisor: Benjamin Morillon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Ph.D. in Neuroscience, Aix-Marseille University, “Implicit learning of linguistic and musical structures, a multi-methodological approach”. Advisor: Daniele Schön</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Master's Degree (Health Biology, Neurosciences specialty) Bordeaux II University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bachelor's degree (Cellular Biology and Physiopathology, Neurosciences specialty) Bordeaux II University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Associate's Degree in Cellular Biology and Physiopathology, Bordeaux II University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut Carnot Cognition. Outil de calcul de connectivité fonctionnelle des voies auditives (PI: C. François: 19 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fondation de France. Learning to communicate II: investigating the production and comprehension of gestures in 8- to 36-month-old infants (PI: C. François: 130 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fondation de France. Learning to communicate I: investigating the production and comprehension of gestures in 8- to 36-month-old infants (PI: C. François: 52 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANRJCJC BabyLang. From speech perception to vocabulary acquisition in infancy (PI: C. François: 260 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 80PRIME LangDev. De la perception de la parole chez le bébé à l’acquisition du vocabulaire chez l’enfant, un projet interdisciplinaire. (PI : C. François; L. Prévot; 44 k€ + 1 PhD contract).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PERIS program.Reorganización estructural y funcional después de un infarto isquémico perinatal en niños de 3 años. (PI: C. François, 75 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MINECO, Spanish Government. Electrophysiological dynamics of speech segmentation in full-term and moderate preterm infants. (PI: C. François; 33.5 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> FYSSEN foundation. Developmental dynamics of speech and song segmentation in full-term and pre-term neonates: an electrophysiological longitudinal project. (PI: C. François; 50 k€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project participation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-DFG FRAL, STN-brain-speech-seg: Cortical and subcortical activity during speech segmentation: Exploration from simultaneous cortex EEG and subthalamic nucleus LFP in Parkinson’s disease (PIs: S. Pinto, M. Barbe, 650 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ERC starting, DiverseSounds: How Prenatal Language Experience Shapes Fetal Brain Development and Later Language Learning. A Longitudinal Study. (PI: O. Kepinska, 1.5 m€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANRJCJC, Gestural Speech Perception: Learning to perceive speech by integrating gestural priors with deep learning (PI: T. Schatz, 335 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR2019, From lip- to script-reading: An integrative view of audio-visual associations in language processing. (PI: C. Pattamadilok, 342 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociedad Española de Neuroradiologia. Using fMRI and DTI to predict the success of cochlear implantation in children. (PI: M. Rebollo, 15 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Marato-TV3-2016. Playing and Singing for the Recovering Brain: Efficacy of Enriched Social-Motivational Musical Interventions in Stroke Rehabilitation (PIs: Rodriguez-Fornells, T. Särkämö, J.L. Arcos; 399 k€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-NEURO, 2007, MUSAPDYS (PI: M. Besson, 375 k€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation Activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for Hong-Kong Univ. Research Grant Council (Areas of Excellence scheme 2026/2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert HCERES 2024 (GRAMFC lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ANR (French National Research Agency) for &amp;quot;Young Researchers&amp;quot; calls.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert MINECO (Spanish National Research Agency)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ERC 2018 for Starting grants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for journals: Science in Translational Medicine, Imaging Neuroscience, Human Brain Mapping, Developmental Science, Cognition, Communication Psychology, Journal of Cognitive Neuroscience, European Journal of Neuroscience, Journal of Speech Language and Hearing Research, PlosOne, Cerebral Cortex, NeuroImage, NeuroImage Clinical, journal of Experimental Child Psychology, Scientific Reports, Brain and Cognition, Infant Behavior and Development, Neuropsychologia, Brain Research, Biological Psychology, Ear and Hearing, Music Perception, Cognitive and Affective Behavioral Neuroscience, Hearing Research, Language Learning etc...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Neus Ramos-Escobar [2016-2021]. Neural signatures of word learning and speech segmentation mechanisms in adults and children, an ERP and oscillatory approach. (co-supervised with Dr. Antoni Rodriguez-Fornells)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Estelle Hervé [2020-2024]. From speech perception to vocabulary acquisition in children. (co-supervised with Prof. Laurent Prévot, 80PRIME CNRS grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Danielou [2022-]. Speech processing and vocabulary learning in infancy. (ANR Babylang)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marielle Hababou-Bernson [2023-]. Development of word segmentation and form-meaning mapping in Moroccan Arabic learning Infants. (co-supervised with Dr. Isabelle Dautriche, ED356 grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marianne Schweitzer [2025-]. Spoken Dialogue and Language Modeling for the Study Children's Social Language Learning. (co-supervised with Dr. Abdellah Fourtassi, AMIDEX grant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doc Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shreejata (Diya) Gupta [2022-]. Tracing the early developmental milestones of empathy through gestures in preverbal infants. (co-supervised with Dr. Isabelle Dautriche, ILCB post-doc grant).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enara Garcia [2014]. Master 2 Neuroscience, University of Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nagore Navarrete-Herrero [2016]. Master 2 Neuroscience, University of Barcelona</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thibault Beretti [2022]. Master 2 Neuroscience, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lise Tonnellotto [2022]. Master 2 Neurophysiologie et Neurosciences cliniques, Université Toulouse 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">William Rosalen [2023]. Master 2 Neuroscience, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eulalie Pequay [2023]. Master 1 Neuroscience, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lucie Delefosse-Touni [2024]. Master 2 Neuroscience, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Camille Oligeri [2024]. Master 1 Sciences Cognitives, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mallard [2024].  Master 1 Sciences Cognitives, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Milan Mazas [2025]. Master 2 Sciences Cognitives, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilie Noguéra [2026]. Master 2 Sciences Cognitives, Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-related brain potentials and Frequency Following Response to syllables in newborns and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a role of memory in novel word-learning after perinatal stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Garcia-Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 274, pp.105707. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2026.105707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against a “Lego Perspective” on Art and Health interventions: Comment on “Can arts-based interventions improve health? A conceptual and methodological critique” by Martin Skov &amp; Marcos Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2025.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta desynchronization during consolidation of newly learned words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P León-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ramos-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318 (121410), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music self-projection in a minor mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2025.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms and Functions of Gestures in Preverbal 12‐ to 15‐Months Old Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreejata Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Pequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dautriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/infa.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of late-to-moderate preterm birth on minimal pair word-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xim Cerda-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïs Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.14160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cardiac surgical timing on the neurodevelopmental outcomes of newborns with Complex congenital heart disease (CHD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2023.1003585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good scientific practice in EEG and MEG research: Progress and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens R Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Combrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madison A Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.119056. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04886171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and new perspectives of developmental cognitive EEG studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.119508. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal and auditory contributions to speech segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Ramos-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Trébuchon-Fonséca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic Skills and Verbal Memory Capacity Predict Phonetic-based Word Learning: An Event-related Potential Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Brocchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.2093-2108. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory activity and EEG phase synchrony of concurrent word segmentation and meaning-mapping in 9-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Ramos-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.101010. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2021.101010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between domain-general and domain-specific mechanisms during the time-course of verbal associative learning: An event-related potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Ramos-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Sanseverino-Dillenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cucurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 242, pp.118443. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated brain responses to speech sounds in moderate preterm infants at term age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez‐fornells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïs Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate fasciculus architecture is associated with individual differences in pre-attentive detection of unpredicted music changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Ramos-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cucurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesa Putkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.117759. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of brain plasticity supporting language recovery after perinatal arterial ischemic stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Garcia-Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.104880. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2020.104880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Muchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Sierpowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0447-18.2019. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the microstructural properties of the main white matter pathways underlying speech processing in simultaneous interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Hänggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Olivé Cadena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.518-528. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.91. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right Structural and Functional Reorganization in Four-Year-Old Children with Perinatal Arterial Ischemic Stroke Predict Language Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Muchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Sierpowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0447-18.2019. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0447-18.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relevancia de la música en el desarrollo lingüístico de los bebés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Llengua, Societat i Comunicació</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Noves perspectives a l'entorn de l'aprenentatge inicial del llenguatge, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-matter pathways and semantic processing: intrasurgical and lesion-symptom mapping evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Sierpowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gabarrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernández-Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Camins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castañer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.101704. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theta Coherence Asymmetry in the Dorsal Stream of Musicians Facilitates Word Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Abolfazl Valizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4565. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22942-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-matter structural connectivity predicts short-term melody and rhythm learning in non-musicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Ramos-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Penhune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Target and Novelty Processing in Patients with Unilateral Hippocampal Sclerosis: A Current-Source Density Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Vilà-Balló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cucurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Miró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercè Falip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1612. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01531-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Neonatal Brain Responses To Sung Streams Predict Vocabulary Outcomes By Age 18 Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïs Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological evidence for the interplay of speech segmentation and word-referent mapping during novel word learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Cunillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enara Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodriguez-Fornells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural neuroplasticity in expert pianists depends on the age of musical training onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Sierpowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.106-119. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learning and brain reorganization in a 3.5-year-old child with left perinatal stroke revealed using structural and functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ripollés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Garcia-Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Muchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.95-118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical training as an alternative and effective method for neuro-education and neuro-rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grau-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rodríguez-Fornells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.475. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural sensitivity to statistical regularities as a fundamental biological process that underlies auditory learning: The role of musical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Music: A window into the hearing brain, 308, pp.122-128. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2013.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve Months of Active Musical Training in 8-to 10-Year-Old Children Enhances the Preattentive Processing of Syllabic Duration and Voice Onset Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.956-967. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhs377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101340. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Selchenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Corneyllie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Training for the Development of Speech Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (9), pp.2038-2043. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhs180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and methodological considerations on the effects of musical expertise on speech segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The Neurosciences and Music IV Learning and Memory, 1252 (1), pp.108-115. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06395.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficit in the preattentive processing of syllabic duration and VOT in children with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (8), pp.2044-2055. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Expertise and Statistical Learning of Musical and Linguistic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.167. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Expertise Boosts Implicit Learning of Both Musical and Linguistic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2357 - 2365. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhr022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Passive and Active Processing of Syllables in Musician Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.420 - 3887. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme outil thérapeutique durant la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bigand; G. Mick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique science et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître, Nouveaux chemins de la santé, 9782100800261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. The role of prosody in early speech segmentation and word-referent mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Männel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Pilar Prieto and Núria Esteve-Gibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Prosody in First Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79 - 100, 2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.23.05tei⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition: Essays in honour of Jean-Luc Nespoulous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.88-102, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Tardif et Pierre-André Doudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et cognition, Perspectives pour les sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck superieur, 2016, 9782807301801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily auditory environments in French-speaking infants: A longitudinal dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Modeling and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Badalona Corpus An Audio, Video and Neuro-Physiological Conversational Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated neurodevelopmental model of language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive science. Aix-marseille University, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04737446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7067,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC8F06E1"/>
+    <w:nsid w:val="6B46E1B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7215,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F62B739"/>
+    <w:nsid w:val="407C7F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7363,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00D8D9BE"/>
+    <w:nsid w:val="D495CD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7511,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A733D73"/>
+    <w:nsid w:val="70139882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7659,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A7051133"/>
+    <w:nsid w:val="A3A84CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7807,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C56C2C4B"/>
+    <w:nsid w:val="4BF31CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7955,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DDE8F38F"/>
+    <w:nsid w:val="92A5E637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8103,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E02D1A55"/>
+    <w:nsid w:val="E4ADCB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8355,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2271-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155474146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/en/welcome-to-lpl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez-Fornells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2026.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodr&#237;guez-Fornells" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grau-S&#225;nchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.07.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933892v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zappa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le&#243;n-Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramos-Escobar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda-Company" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Agut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bosch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.14160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreejata Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Pequay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1003585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04886171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens R Krol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sophie Dubarry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison A Elliott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Ramos-Escobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Fons&#233;ca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brocchetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01745" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Segura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2021.101010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Laine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sanseverino-Dillenburg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cucurell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez&#8208;fornells" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixid&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12990" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vaquero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Putkinen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117759" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H&#228;nggi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233; Cadena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Muchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sierpowska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0447-18.2019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gabarr&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez-Coello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Camins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;er" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101704" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Albrecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22942-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Penhune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Vil&#224;-Ball&#243;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Mir&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Falip" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01531-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12798-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cunillera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enara Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rojo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.01.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2013.08.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06395.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94894FA376FAC5B55E5548A5EE3984669CD3E86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pichon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#228;nnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.23.05tei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04737446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2271-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155474146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3zZ98JkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/en/welcome-to-lpl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danielou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubarry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desnous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ripoll&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez-Fornells" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2026.105707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodr&#237;guez-Fornells" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grau-S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.07.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933892v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zappa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le&#243;n-Cabrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramos-Escobar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121410" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreejata Gupta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Pequay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12645" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda-Company" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Agut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.14160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1003585" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04886171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens R Krol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sophie Dubarry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison A Elliott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Ramos-Escobar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Fons&#233;ca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brocchetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Segura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2021.101010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Laine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sanseverino-Dillenburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cucurell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rodriguez&#8208;fornells" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixid&#243;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12990" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vaquero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Putkinen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117759" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104880" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Muchart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sierpowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0447-18.2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H&#228;nggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Oliv&#233; Cadena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gabarr&#243;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez-Coello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Camins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;er" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101704" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Albrecht" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22942-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Penhune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Vil&#224;-Ball&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Mir&#243;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Falip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01531-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12798-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cunillera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enara Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.10.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rojo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.01.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Duarte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00475" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2013.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06395.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94894FA376FAC5B55E5548A5EE3984669CD3E86F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00167" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053499v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#228;nnel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.23.05tei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104939v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671817v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04737446v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>