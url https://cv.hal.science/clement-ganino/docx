--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -146,278 +146,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tidal tomography and thermal constraints for probing Mars viscosity profile</w:t>
+                <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Guinard</w:t>
+                <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fienga</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mémin</w:t>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116318⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (12), pp.e2025TC009089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722034v1</w:t>
+                <w:t xml:space="preserve">hal-05395855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled tidal tomography and thermal constraints for probing Mars viscosity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alex Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (12), pp.e2025TC009089. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 425, pp.116318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025tc009089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395855v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature dust formation in carbon-rich astrophysical environments</w:t>
               </w:r>
@@ -455,51 +455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -550,51 +550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Baddeleyite U-Pb age and Hf isotopes, and constraints on genesis of the Panzhihua carbonatite in SW China by Wang et al. (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chusi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -654,77 +654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lunar solid inner core and the mantle overturn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko M Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (7), pp.123. </w:t>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of thermal cracks in meteorites due to temperature variations: new experimental evidence and implications for asteroid surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,252 +1297,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumarolic-like activity on carbonaceous chondrite parent body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb1166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913703v1</w:t>
+                <w:t xml:space="preserve">hal-02431730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fumarolic-like activity on carbonaceous chondrite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (27), pp.eabb1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431730v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervelocity impacts as a source of deceiving surface signatures on iron-rich asteroids</w:t>
               </w:r>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (8), pp.eaav3971. </w:t>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumarolic incrustations at Kudryavy volcano (Kamchatka) as a guideline for high-temperature (&amp;gt;850 °C) extinct hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hypervelocity impacts able to produce chondrule-like ejecta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (8), pp.959-985. </w:t>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,252 +2517,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced and unstratified crust in CV chondrite parent body</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00293-1⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737089v1</w:t>
+                <w:t xml:space="preserve">hal-01496108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced and unstratified crust in CV chondrite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00293-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496108v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for primitive matter in the Solar System</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces: REPLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3618,51 +3618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3709,51 +3709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3800,51 +3800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of magma with sedimentary wall rock and magnetite ore genesis in the Panzhihua mafic intrusion, SW China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,90 +3975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lunar deep interior through global deformation modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), France. </w:t>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of primitive meteorites and their modification in their primitive parent bodies: a matter of fluid mechanics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity - Nice 2020-12-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Doeblin - Céline Cohen, Rudy Valette, Xavier Noblin, Dec 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,51 +4204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,51 +4312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT 2018 : Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
@@ -4754,103 +4754,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of deep slab slicing events: Insights from the Phyllite-Quartzite paleo-accretionary complex (SE-Peloponnese and Kythira, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
@@ -4888,90 +4888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tidal tomography and thermal constraints for probing Mars viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources minérales : Nature, origine et exploitation. Cours et exercices corrigés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.192, 2010, Sciences Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5670,51 +5670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction magma – sédiments dans les grandes provinces volcaniques : implications pour la formation de gisements et impact sur l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb1166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00293-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tornos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1053-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#234;cher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Athurion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.01.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howarth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2012.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31071Y.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25325A.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kesler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22996-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00324119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb1166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00293-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tornos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1053-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#234;cher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Athurion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.01.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howarth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2012.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31071Y.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25325A.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kesler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22996-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00324119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>