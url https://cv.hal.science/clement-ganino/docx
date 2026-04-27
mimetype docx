--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -635,291 +635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lunar solid inner core and the mantle overturn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">V-type Asteroids as the Origin of Mesosiderites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Briaud</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko M Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05935-7⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (7), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ace114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04091965v1</w:t>
+                <w:t xml:space="preserve">hal-04668503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V-type Asteroids as the Origin of Mesosiderites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lunar solid inner core and the mantle overturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko M Nakamura</w:t>
+                <w:t xml:space="preserve">Arthur Briaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vernazza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (7), pp.123. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617, pp.743-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/psj/ace114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05935-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668503v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04091965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
               </w:r>
@@ -1297,252 +1297,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fumarolic-like activity on carbonaceous chondrite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (27), pp.eabb1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431730v1</w:t>
+                <w:t xml:space="preserve">hal-02913703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumarolic-like activity on carbonaceous chondrite parent body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (27), pp.eabb1166. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb1166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913703v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervelocity impacts as a source of deceiving surface signatures on iron-rich asteroids</w:t>
               </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,472 +1877,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypervelocity impact experiments on metallic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+                <w:t xml:space="preserve">G. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tottereau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 53 (11), pp.2306-2326. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196123v1</w:t>
+                <w:t xml:space="preserve">hal-02353868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervelocity impact experiments on metallic body</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Michel</w:t>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ganino</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nakamura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 304-307, pp.135 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353868v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
+                <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">Olivier Tottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 304-307, pp.135 - 154. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (11), pp.2306-2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.13131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738157v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,321 +2517,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced and unstratified crust in CV chondrite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00293-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496108v1</w:t>
+                <w:t xml:space="preserve">hal-01737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced and unstratified crust in CV chondrite parent body</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00293-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737089v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for primitive matter in the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recio-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,278 +2876,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fatigue as the origin of regolith on small asteroids,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delbo</w:t>
+                <w:t xml:space="preserve">Metamorphic degassing of carbonates in the contact aureole of the Aguablanca Cu–Ni–PGE deposit, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Murdoch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13153⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1053-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996650v1</w:t>
+                <w:t xml:space="preserve">hal-01402458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic degassing of carbonates in the contact aureole of the Aguablanca Cu–Ni–PGE deposit, Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Thermal fatigue as the origin of regolith on small asteroids,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 168 (3), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508, pp.233-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1053-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402458v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Panzhihua intrusion and its Fe-Ti-V deposit, China,</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (5), pp.571-581. </w:t>
@@ -3267,77 +3267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of carbonate wall rocks and formation of the heterogeneous aureole of the Panzhihua intrusion, China,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,51 +3397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of carbonate country rock by the parent magma of the Panzhihua Fe-Ti-V deposit (SW China): evidence from stable isotopes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geological society of america</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.323-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,90 +3962,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lunar deep interior through global deformation modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical fractionations during high velocity impact experiments,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk at the german Museum of Natural History : Museum für Naturkunde der Humboldt-Universität zu Berlin (Berlin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5153,51 +5153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals and Society (Second Edition),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,51 +5241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources minérales - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,51 +5329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals and Society : An introduction to Economic Geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,51 +5413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaux et Société, ou pourquoi nous n'épuiserons jamais nos ressources de cuivre, d'aluminium et de terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5576,51 +5576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Géologie Economique : origine et exploitation des ressources minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.240, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb1166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00293-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tornos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1053-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#234;cher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Athurion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.01.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howarth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2012.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31071Y.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25325A.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kesler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22996-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00324119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb1166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00293-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tornos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1053-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#234;cher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Athurion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.01.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howarth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2012.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31071Y.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25325A.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kesler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22996-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00324119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>