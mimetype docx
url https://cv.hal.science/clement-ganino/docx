--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1522,2423 +1522,2435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervelocity impacts as a source of deceiving surface signatures on iron-rich asteroids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are hypervelocity impacts able to produce chondrule-like ejecta?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Potin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (8), pp.eaav3971. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.104684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav3971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283302v1</w:t>
+                <w:t xml:space="preserve">hal-02326585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumarolic incrustations at Kudryavy volcano (Kamchatka) as a guideline for high-temperature (&amp;gt;850 °C) extinct hydrothermal systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypervelocity impacts as a source of deceiving surface signatures on iron-rich asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 376, pp.75-85. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.eaav3971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav3971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134579v1</w:t>
+                <w:t xml:space="preserve">hal-02283302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hypervelocity impacts able to produce chondrule-like ejecta?</w:t>
+                <w:t xml:space="preserve">Fumarolic incrustations at Kudryavy volcano (Kamchatka) as a guideline for high-temperature (&amp;gt;850 °C) extinct hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Michel</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.104684. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326585v1</w:t>
+                <w:t xml:space="preserve">hal-02134579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervelocity impact experiments on metallic body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Libourel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Nakamura</w:t>
+                <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353868v1</w:t>
+                <w:t xml:space="preserve">hal-01866105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (11), pp.2306-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738157v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tottereau</w:t>
+                <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13131⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 304-307, pp.135 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196123v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypervelocity impact experiments on metallic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02124475v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (8), pp.959-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866105v1</w:t>
+                <w:t xml:space="preserve">insu-02124475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced and unstratified crust in CV chondrite parent body</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00293-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737089v1</w:t>
+                <w:t xml:space="preserve">hal-01496108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced and unstratified crust in CV chondrite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00293-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496108v1</w:t>
+                <w:t xml:space="preserve">hal-01737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for primitive matter in the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recio-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 282, pp.375 - 379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic degassing of carbonates in the contact aureole of the Aguablanca Cu–Ni–PGE deposit, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tornos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 168 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-014-1053-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal fatigue as the origin of regolith on small asteroids,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 508, pp.233-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature13153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Panzhihua intrusion and its Fe-Ti-V deposit, China,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pêcher</w:t>
+                <w:t xml:space="preserve">Melting of carbonate wall rocks and formation of the heterogeneous aureole of the Panzhihua intrusion, China,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bauville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ch. Athurion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (5), pp.571-581. </w:t>
+              <w:t xml:space="preserve">, 2013, 4 (5), pp.535-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052636v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of carbonate wall rocks and formation of the heterogeneous aureole of the Panzhihua intrusion, China,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Structure of the Panzhihua intrusion and its Fe-Ti-V deposit, China,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (5), pp.535-546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4 (5), pp.571-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932591v1</w:t>
+                <w:t xml:space="preserve">hal-01052636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of carbonate country rock by the parent magma of the Panzhihua Fe-Ti-V deposit (SW China): evidence from stable isotopes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Howarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (5), pp.547-554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsf.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces: REPLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.e211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31071Y.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.323-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25325A.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate changes caused by degassing of sediments during the emplacement of large igneous provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geological society of america</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.323-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G25325A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00542371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of magma with sedimentary wall rock and magnetite ore genesis in the Panzhihua mafic intrusion, SW China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei-Fu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.677-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-008-0191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3948,51 +3960,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lunar deep interior through global deformation modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4041,161 +4053,161 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of primitive meteorites and their modification in their primitive parent bodies: a matter of fluid mechanics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity - Nice 2020-12-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Doeblin - Céline Cohen, Rudy Valette, Xavier Noblin, Dec 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field modeling of grain growth in mantle rocks based on a level-set enhanced finite element framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4250,73 +4262,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grain growth in mantle rocks within a full field model based on the level-set method in a finite element context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4371,73 +4383,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la croissance de grains dans l’olivine par une approche champ complet de type level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4492,245 +4504,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT 2018 : Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical fractionations during high velocity impact experiments,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk at the german Museum of Natural History : Museum für Naturkunde der Humboldt-Universität zu Berlin (Berlin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate and Environmental Consequences of Reduced gas Mixtures Resulting from Magmatic Intrusion into Carbonaceous Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00864050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4740,51 +4752,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of deep slab slicing events: Insights from the Phyllite-Quartzite paleo-accretionary complex (SE-Peloponnese and Kythira, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4833,92 +4845,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tidal tomography and thermal constraints for probing Mars viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4960,100 +4972,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for elastic anisotropy in crystal plasticity within the context of olivine dynamic recrystallization using a level-set framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz Sarrazola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5097,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5139,386 +5151,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals and Society (Second Edition),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kesler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serie Springer Geophysics, 240 p., 2015, Serie Springer Geophysics, 978-3-319-17231-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources minérales - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, Sciences Sup, EAN13 : 9782100720491, 224 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals and Society : An introduction to Economic Geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serie Springer Geophysics, pp.158, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22996-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaux et Société, ou pourquoi nous n'épuiserons jamais nos ressources de cuivre, d'aluminium et de terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSTITUT UNIVERSITAIRE DE FRANCE, pp.356, 2011, 978-2-86272-602-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources minérales : Nature, origine et exploitation. Cours et exercices corrigés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5527,126 +5539,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.192, 2010, Sciences Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Géologie Economique : origine et exploitation des ressources minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.240, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5656,114 +5668,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction magma – sédiments dans les grandes provinces volcaniques : implications pour la formation de gisements et impact sur l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00324119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5910,51 +5922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb1166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00293-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tornos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1053-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#234;cher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Athurion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.01.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howarth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2012.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31071Y.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25325A.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kesler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22996-1_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00324119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chusi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb1166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.03.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03GJP7V0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00293-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tornos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1053-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Athurion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#234;cher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2013.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prevec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howarth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2012.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31071Y.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25325A.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00542371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440169v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kesler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22996-1_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00324119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>