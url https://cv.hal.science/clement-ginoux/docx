--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clément Ginoux </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maitre de conférences en STAPS, au laboratoire SENS, à l'Université Grenoble Alpes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -1462,217 +1462,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étude des paramètres glycémiques et de la consommation alimentaire de finishers et non-finishers lors d'une course d'ultra-trail »</w:t>
+                <w:t xml:space="preserve">« Study of glycemic parameters and food consumption of finishers and DNF during an ultratrail race. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de médecine et traumatologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369092v1</w:t>
+                <w:t xml:space="preserve">hal-05369006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Study of glycemic parameters and food consumption of finishers and DNF during an ultratrail race. »</w:t>
+                <w:t xml:space="preserve">Study of the sporting characteristics and psychological profiles of trail and ultra-trail runners and their links with health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">, Université de Caen, Apr 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369006v1</w:t>
+                <w:t xml:space="preserve">hal-05369063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Study of the evolution of dopamine, its precursors and motivation in the context of ultra-trail running »</w:t>
               </w:r>
@@ -1773,122 +1773,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sporting characteristics and psychological profiles of trail and ultra-trail runners and their links with health</w:t>
+                <w:t xml:space="preserve">« Étude des paramètres glycémiques et de la consommation alimentaire de finishers et non-finishers lors d'une course d'ultra-trail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Apr 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès national de médecine et traumatologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369063v1</w:t>
+                <w:t xml:space="preserve">hal-05369092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Current status and challenges of research in applied psychology in ultra-endurance »</w:t>
               </w:r>
@@ -2960,372 +2960,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916335v1</w:t>
+                <w:t xml:space="preserve">halshs-04908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917021v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908757v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre l'activité physique, le détachement vis-à-vis des études, et le bien-être lié aux études chez des étudiants en situation de précarité alimentaire</w:t>
               </w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,51 +4534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1960568"/>
+    <w:nsid w:val="8B9F1AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3469-228X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241919800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05368950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crombez-Bequet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04946326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02451287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3469-228X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241919800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05368950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crombez-Bequet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04946326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02451287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>