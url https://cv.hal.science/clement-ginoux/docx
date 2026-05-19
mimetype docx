--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1462,433 +1462,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Study of glycemic parameters and food consumption of finishers and DNF during an ultratrail race. »</w:t>
+                <w:t xml:space="preserve">« Étude des paramètres glycémiques et de la consommation alimentaire de finishers et non-finishers lors d'une course d'ultra-trail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès national de médecine et traumatologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369006v1</w:t>
+                <w:t xml:space="preserve">hal-05369092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sporting characteristics and psychological profiles of trail and ultra-trail runners and their links with health</w:t>
+                <w:t xml:space="preserve">« Study of glycemic parameters and food consumption of finishers and DNF during an ultratrail race. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Caen, Apr 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369063v1</w:t>
+                <w:t xml:space="preserve">hal-05369006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Study of the evolution of dopamine, its precursors and motivation in the context of ultra-trail running »</w:t>
+                <w:t xml:space="preserve">Study of the sporting characteristics and psychological profiles of trail and ultra-trail runners and their links with health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Carnicella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Apr 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369234v1</w:t>
+                <w:t xml:space="preserve">hal-05369063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étude des paramètres glycémiques et de la consommation alimentaire de finishers et non-finishers lors d'une course d'ultra-trail »</w:t>
+                <w:t xml:space="preserve">«Study of the evolution of dopamine, its precursors and motivation in the context of ultra-trail running »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Carnicella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de médecine et traumatologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Congress of ultra endurance and extreme conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Apr 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369092v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Current status and challenges of research in applied psychology in ultra-endurance »</w:t>
               </w:r>
@@ -2960,372 +2960,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908757v1</w:t>
+                <w:t xml:space="preserve">hal-04916335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916335v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917021v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre l'activité physique, le détachement vis-à-vis des études, et le bien-être lié aux études chez des étudiants en situation de précarité alimentaire</w:t>
               </w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,51 +4534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B9F1AB7"/>
+    <w:nsid w:val="7D3EF531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3469-228X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241919800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05368950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crombez-Bequet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04946326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02451287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3469-228X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241919800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05368950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05303574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryne Belleterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05369133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crombez-Bequet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04946326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02451287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>