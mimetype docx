--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -66,3035 +66,3035 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of characterization techniques in the Millimeter Waves and THz domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-German TeraHertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Katharina Wigger, Peter Haring Bolivar, Jun 2025, Siegen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of Quasi-Optical Systems: Application to Skin Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuCAP 2025: 19th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of Quasi-Optical Systems and Measurements with a Cobot in the J-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frequency modeling of a quasi-optical characterization bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESTEC, Nov 2024, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tree-Based Scheme for the Numerically Stable Compression of Integral Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.503-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de systèmes quasi-optiques dédiés à la caractérisation de matériaux et à l'imagerie en bande J (220-330 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNM 2024 : 23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Fast Direct Solver for High Order Integral Equations: Results for Low-to-Middle Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Franzò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.499-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Preconditioned Inverse Scattering Scheme for High-Contrast Bone Imaging at Microwave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Scazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.429-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fast Direct Solver for Volume Integral Equations Based on Quasi-Helmholtz Laplacian Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un banc de mesure de paramètres S en espace libre sans moyennage ni filtrage temporel : caractérisation de matériaux jusqu'à 330 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCMM 2023 : 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear-in-Complexity Computational Strategies for Modeling and Dosimetry at TeraHertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Giunzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ciacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.950-953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Direct Solvers for Integral Equations at Low-Frequency Based on Operator Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuCAP 2023: 17th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources pré-déformées pour des analyses haute résolution de l'impact du rayonnement radiofréquence sur l'activité cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM Limoges, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Fast Solution Strategy for a Surface-Wire Integral Formulation of the Anisotropic Forward Problem in Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Baronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Y. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Fast Direct Solution of a Preconditioned Electromagnetic Integral Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Erik Ortiz Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA49419.2022.9899870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Direct Solvers Based on the Quasi-Helmholtz Laplacian Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laplacian Filters for Integral Equations: Further Developments and Fast Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Regularized Electric Flux Volume Integral Equation for Brain Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1025-1026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Modelling of Metasurfaces for Strongly Divergent Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Martinez-Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Verre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-optical modeling of a millimeter- and submillimeter-wave free-space characterization bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1759078724001314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian Filtered Loop-Star Decompositions and Quasi-Helmholtz Filters: Definitions, Analysis, and Efficient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (12), pp.9289 - 9302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2023.3283043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Low-Frequency and Contrast Stabilized Full-Wave Volume Integral Equation Solver for Lossy Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surrogate Model Based on Artificial Neural Network for RF Radiation Modelling with High-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph17072586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gaussian reflective metasurface for advanced wavefront manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Martínez-Llinàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Verre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Käll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (15), pp.21069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.27.021069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762318v1</w:t>
-              </w:r>
-[...2340 lines deleted...]
-                <w:t xml:space="preserve">hal-03762320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3112,51 +3112,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume Integral Equation Methods for Forward and Inverse Bioelectromagnetic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Physics [physics.comp-ph]. Politecnico di Torino, 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3352,51 +3352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04124349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Consoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Rahmouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;ly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3283043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17072586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mart&#237;nez-Llin&#224;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Verre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael K&#228;ll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ferrah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scazzola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cosentino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133635" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Giunzioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciacco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Andriulli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352886" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886850" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baronio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ricci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Y. Monin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886398" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erik Ortiz Guzman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Martinez-Llinas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04642819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ferrah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05298739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501609" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04795549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cosentino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#242;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scazzola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Andriulli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352886" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Giunzioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciacco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352703" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Consoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;ly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Rahmouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baronio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ricci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Y. Monin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erik Ortiz Guzman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886850" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Martinez-Llinas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Verre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04958385v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078724001314" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04124349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3283043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17072586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mart&#237;nez-Llin&#224;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael K&#228;ll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04642819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>