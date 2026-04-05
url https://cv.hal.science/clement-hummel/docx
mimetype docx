--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -596,173 +596,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le merveilleux scientifique de J.-H. Rosny aîné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Guillaume Lanuque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimension Merveilleux Scientifique 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Rivière Blanche [Black Coat Press ], 2016, (Collection fusée), 978-1-61227-589-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface : Un délicat fumet de transgression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Mundzik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-H. Rosny. Une Fête anthropophagique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4-5, Bibliogs, 2016, (Les Cahiers archéobibliographiques - Première série), 979-10-94282-08-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375875v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04375829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -774,165 +774,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’utopie végétale et féérique dans L’Étonnant Voyage d’Hareton Ironcastle de J.-H. Rosny aîné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’émerveillement pour la Nature à la naissance d’une conscience écologique : les écofictions dans les œuvres de jeunesse de J.-H. Rosny aîné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilis in mobile : la revue des cultures populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513202v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05513178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Religieuse, une « effrayante satire des couvents »</w:t>
               </w:r>
@@ -1408,96 +1408,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaä, l'éveil du vent</w:t>
+                <w:t xml:space="preserve">Peter Pan, ou la dernière nuit de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Septième Obsession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, HAYAO MIYAZAKI, 28</w:t>
+              <w:t xml:space="preserve">, 2020, Disney vintage, hors-série 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375851v1</w:t>
+                <w:t xml:space="preserve">hal-04375852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ombre du mythe : Frankenstein délivré (Brian Aldiss), une relecture du Prométhée moderne ?</w:t>
               </w:r>
@@ -1546,321 +1546,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Pan, ou la dernière nuit de l'enfance</w:t>
+                <w:t xml:space="preserve">Nausicaä, l'éveil du vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Septième Obsession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Disney vintage, hors-série 4</w:t>
+              <w:t xml:space="preserve">, 2020, HAYAO MIYAZAKI, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375852v1</w:t>
+                <w:t xml:space="preserve">hal-04375851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre du feu contre Rahan. Fils de Craô ou de Naoh ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la BD. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rahan : le premier grand héros français, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replonger dans l’inconnu pour y retrouver du connu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, J.-H. Rosny aîné, 34, pp.7-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elseneur.470⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04375840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosny aîné, un romancier anticipateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, pp.75-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elseneur.499⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04375842v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04375843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gueules cassées du merveilleux-scientifique : L'Énigme de Givreuse de J.-H. Rosny aîné et L'Homme truqué de Maurice Renard</w:t>
               </w:r>
@@ -3303,151 +3303,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Université de l'Imaginaire : Rosny aîné et le fantasme de l'âge d'or de l'anticipation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Derrière les légendes et les superstitions, le rationalisme scientifique de Rosny aîné [Communication]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375834v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04375831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hommes ne sont que des bestioles… mais quelles bestioles !&amp;quot;, Rosny et ses visions du futur de l’Homme dans &amp;quot;Les Navigateurs de l’Infini&amp;quot; (1925)</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6761C029"/>
+    <w:nsid w:val="3B5B6770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3816,51 +3816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-hummel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9536-5613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hummel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.470" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04426273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-hummel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9536-5613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hummel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04426273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>