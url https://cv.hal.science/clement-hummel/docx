--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -1188,165 +1188,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Métamorphose&amp;quot;, de Hiroyuki Sugahara : un manga inspiré de la nouvelle de Kafka</w:t>
+                <w:t xml:space="preserve">Cléopâtre : destinée d'une reine d'Égypte, de Hiroshi Sakamoto, Utako Yukihiro et Chie Sasahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 678, [6 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 679, [8 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375858v1</w:t>
+                <w:t xml:space="preserve">hal-04375868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléopâtre : destinée d'une reine d'Égypte, de Hiroshi Sakamoto, Utako Yukihiro et Chie Sasahara</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Métamorphose&amp;quot;, de Hiroyuki Sugahara : un manga inspiré de la nouvelle de Kafka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 679, [8 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 678, [6 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375868v1</w:t>
+                <w:t xml:space="preserve">hal-04375858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Maurice Renard, &amp;quot;Intégrale des contes et nouvelles</w:t>
               </w:r>
@@ -2128,953 +2128,953 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/resf.845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernités du roman scientifique chez J.-H. Rosny aîné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Normandie Université, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023NORMC033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04426273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique d'un monstre cinématographique : le surgissement du Xénomorphe d'&amp;quot;Alien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du lycée Pothier : Les méchants dans ..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lycée Pothier d'Orléans, Apr 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre du mythe : &amp;quot;Frankenstein délivré&amp;quot; (Brian Aldiss), une relecture du &amp;quot;Prométhée moderne&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Frankensteins intermédiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLIMAS; EA TELEM; CLARE, Oct 2018, Bordeaux, France. 12 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21412/leaves_0906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Table ronde] L'imaginaire merveilleux-scientifique en bandes-dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le merveilleux-scientifique en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BNF, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosny aîné, un romancier anticipateur ? Une façon d’envisager l’avenir sans le fil interminable d’une intrigue superflue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : J.-H. Rosny aîné. Des origines à la fin des temps : pour une histoire globale de l’humanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clément Hummel, Nov 2017, Caen, France. pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement intellectuel des écrivains de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SELF XX-XXI : Modes de Présence et Fonctions de l'écrivain dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SELF XX-XXI (Société d'étude de la littérature de langue française du XXe et du XXIe siècles), 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adolescent et le posthumain : Gohan et les cyborgs, ou comment Dragon Ball Z renégocie les fonctions de l’héroïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posthumain et Culture de Jeunesse (No age, please, we’re post-human!)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Littératures, Imaginaire, Sociétés (LIS – E.A. 7305), Mar 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aliénation par la machine : Wayward Pines (2015-2016), une illustration dans l'utopie du &amp;quot;syndrôme de Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque Stella Incognita : Piégé par la machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stella Incognita, Apr 2017, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scènes anthropophages de J.-H. Rosny aîné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire jeunes chercheurs du centre Littératures, Imaginaire et Sociétés (LIS) : Cannibales !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Littératures, Imaginaire et Sociétés (Université de Lorraine), Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage en Anachronie de Daniel Diersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire Jeunes chercheurs : Anachronisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Littérature, Imaginaire et Sociétés (LIS) de l’Université de Lorraine, Oct 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un imaginaire (mythique) de la fiction de genre d'avant-guerre, La Brigade Chimérique (2009-2010) de Serge Lehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude doctorale : Genres littéraires et fictions médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe d’accueil : Espaces Humains et Interactions Culturelles (EA 1087), Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utopie à la satire : l’anticipation scientifique dans Le Vingtième Siècle d’Albert Robida (1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude des doctorants du LASLAR - Le sous-entendu : pratiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375887v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04426273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3585,51 +3585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5B6770"/>
+    <w:nsid w:val="71A87A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3816,51 +3816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-hummel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9536-5613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hummel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04426273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clement-hummel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9536-5613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hummel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04426273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>