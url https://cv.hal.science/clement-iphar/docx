--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -419,195 +419,208 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25-2, </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
+                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400011v1</w:t>
+                <w:t xml:space="preserve">hal-04620315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
               </w:r>
@@ -721,157 +734,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
+                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620315v1</w:t>
+                <w:t xml:space="preserve">hal-04400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometry-based fuzzy approach for long-term association of vessels to maritime routes</w:t>
               </w:r>
@@ -1312,320 +1312,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maritime Traffic Behaviour and Network Analysis in the Caribbean Using Geovisualisation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Soul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662396v1</w:t>
+                <w:t xml:space="preserve">hal-04662395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Traffic Behaviour and Network Analysis in the Caribbean Using Geovisualisation Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Soul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662395v1</w:t>
+                <w:t xml:space="preserve">hal-04662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling of Maritime Networks from the Differentiated Analysis of Vessel Traffic in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Soul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,511 +2936,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
+              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686697v1</w:t>
+                <w:t xml:space="preserve">hal-01421920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International ICDM Workshop on Maritime Domain Data Mining (MDDM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421878v1</w:t>
+                <w:t xml:space="preserve">hal-01421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
+                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421880v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421910v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
+                <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International ICDM Workshop on Maritime Domain Data Mining (MDDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain. pp.Article number 7836690, Pages 368-373 - ISBN 978-150905472-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421920v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de messages falsifiés de localisation de navires</w:t>
               </w:r>
@@ -3515,243 +3515,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeAIS project: Detection of AIS Spoofing and Resulting Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of false AIS messages for the improvement of maritime situational awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTS/IEEE OCEANS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2015, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Oceans'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sponsored by the Marine Technology Society and the IEEE Oceanic Engineering Society, Oct 2015, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166151v1</w:t>
+                <w:t xml:space="preserve">hal-01203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of false AIS messages for the improvement of maritime situational awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeAIS project: Detection of AIS Spoofing and Resulting Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sponsored by the Marine Technology Society and the IEEE Oceanic Engineering Society, Oct 2015, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">MTS/IEEE OCEANS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203049v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Quality Assessment for Maritime Situation Awareness</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2026.131216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04106500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01783958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2026.131216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04106500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01783958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>