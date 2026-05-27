--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -470,157 +470,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
+                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620315v1</w:t>
+                <w:t xml:space="preserve">hal-04400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
               </w:r>
@@ -734,573 +721,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
+                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400011v1</w:t>
+                <w:t xml:space="preserve">hal-04620315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometry-based fuzzy approach for long-term association of vessels to maritime routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maritimisation des Petites Antilles, entre mondialisation et maritimité « ordinaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ranély Vergé-Dépré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114755⟩</w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.27513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106500v1</w:t>
+                <w:t xml:space="preserve">hal-04166260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maritimisation des Petites Antilles, entre mondialisation et maritimité « ordinaire »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colette Ranély Vergé-Dépré</w:t>
+                <w:t xml:space="preserve">A geometry-based fuzzy approach for long-term association of vessels to maritime routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Joncheray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.114755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.27513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166260v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integrity assessment for maritime anomaly detection</w:t>
+                <w:t xml:space="preserve">An expert-based method for the risk assessment of anomalous maritime transportation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.113219. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570943v1</w:t>
+                <w:t xml:space="preserve">hal-03405527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expert-based method for the risk assessment of anomalous maritime transportation data</w:t>
+                <w:t xml:space="preserve">Data integrity assessment for maritime anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102337. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.113219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405527v1</w:t>
+                <w:t xml:space="preserve">hal-02570943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-9, </w:t>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Camossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,822 +2625,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Assessment of a Worldwide Maritime Tracking System for a Geospatial Analysis at Sea</w:t>
+                <w:t xml:space="preserve">A System for Alert Triggering based on AIS Data Integrity Analysis ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AGILE International Conference on Geographic Information Science (AGILE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societal Geo-innovation, May 2017, Wageningen, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2017 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534116v1</w:t>
+                <w:t xml:space="preserve">hal-01686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis of falsified Automatic Identification System for the improvement of maritime traffic safety</w:t>
+                <w:t xml:space="preserve">Integrity Assessment of a Worldwide Maritime Tracking System for a Geospatial Analysis at Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.606-613 - ISBN 978-1-138-02997-2</w:t>
+              <w:t xml:space="preserve">20th AGILE International Conference on Geographic Information Science (AGILE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societal Geo-innovation, May 2017, Wageningen, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421905v1</w:t>
+                <w:t xml:space="preserve">hal-01534116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Alert Triggering based on AIS Data Integrity Analysis ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+                <w:t xml:space="preserve">Risk Analysis of falsified Automatic Identification System for the improvement of maritime traffic safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Alincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2017 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Spezia, Italy</w:t>
+              <w:t xml:space="preserve">ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.606-613 - ISBN 978-1-138-02997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686707v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
+                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421920v1</w:t>
+                <w:t xml:space="preserve">hal-01686697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421910v1</w:t>
+                <w:t xml:space="preserve">hal-01421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+                <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International ICDM Workshop on Maritime Domain Data Mining (MDDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain. pp.Article number 7836690, Pages 368-373 - ISBN 978-150905472-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686697v1</w:t>
+                <w:t xml:space="preserve">hal-01421878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
+                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421880v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International ICDM Workshop on Maritime Domain Data Mining (MDDM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421878v1</w:t>
+                <w:t xml:space="preserve">hal-01421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de messages falsifiés de localisation de navires</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2026.131216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04106500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01783958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2026.131216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04106500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teriitutea Quesnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01783958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>